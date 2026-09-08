--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -1,79 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68011DF9" w14:textId="77777777" w:rsidR="00AE5E5C" w:rsidRPr="00DC246C" w:rsidRDefault="00AE5E5C" w:rsidP="0071583C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE7C043" w14:textId="58D0D6DC" w:rsidR="00AE5E5C" w:rsidRPr="00DC246C" w:rsidRDefault="00AE5E5C" w:rsidP="0071583C">
+    <w:p w14:paraId="0DE7C043" w14:textId="2FA7DC4A" w:rsidR="00AE5E5C" w:rsidRPr="00DC246C" w:rsidRDefault="00AE5E5C" w:rsidP="0071583C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoriaus 2024 m. </w:t>
+        <w:t>direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC246C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="005764D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rugsėjo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC785E9" w14:textId="77777777" w:rsidR="00AE5E5C" w:rsidRDefault="00AE5E5C" w:rsidP="0071583C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4299,339 +4311,83 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="726DFC08" w14:textId="77777777" w:rsidR="00722DCE" w:rsidRDefault="00722DCE" w:rsidP="00A53E2D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00722DCE" w:rsidRPr="00481123" w14:paraId="1E3E053B" w14:textId="77777777" w:rsidTr="00B032E7">
-[...254 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C5B7B74" w14:textId="77777777" w:rsidR="00722DCE" w:rsidRPr="00A76D63" w:rsidRDefault="00722DCE" w:rsidP="00722DCE">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C9BF4DE" w14:textId="77777777" w:rsidR="00722DCE" w:rsidRPr="00481123" w:rsidRDefault="00722DCE" w:rsidP="00722DCE">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481123">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Asmens pažangos kaita fiksuojama, lyginant planuojamą pusmečio rezultatą su faktiniu pusmečio rezultatu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E01F7A9" w14:textId="3B50A950" w:rsidR="00163609" w:rsidRPr="00163609" w:rsidRDefault="00722DCE" w:rsidP="0071583C">
+    <w:p w14:paraId="7E01F7A9" w14:textId="3B50A950" w:rsidR="00163609" w:rsidRDefault="00722DCE" w:rsidP="0071583C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D4EF4AA" wp14:editId="690D0502">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2609215</wp:posOffset>
@@ -4821,166 +4577,231 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="316865" cy="170815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(žalia) pakilo,               (geltona) nepakito</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00163609" w:rsidRPr="00163609" w:rsidSect="00A76D63">
+    <w:p w14:paraId="7FF98DB6" w14:textId="77777777" w:rsidR="00A729A0" w:rsidRDefault="00A729A0" w:rsidP="00A729A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C55FAB6" w14:textId="3525A361" w:rsidR="00A729A0" w:rsidRPr="00A729A0" w:rsidRDefault="00A729A0" w:rsidP="00A729A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A729A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Susipažinau  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197FFBED" w14:textId="77777777" w:rsidR="00A729A0" w:rsidRDefault="00A729A0" w:rsidP="00A729A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tėvų/globėjų parašas, data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5027BF" w14:textId="77777777" w:rsidR="00A729A0" w:rsidRPr="00163609" w:rsidRDefault="00A729A0" w:rsidP="0071583C">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A729A0" w:rsidRPr="00163609" w:rsidSect="00A729A0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="993" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="426" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E14E5E"/>
     <w:rsid w:val="00163609"/>
     <w:rsid w:val="002B3FA7"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="00404A05"/>
     <w:rsid w:val="005764D8"/>
     <w:rsid w:val="00582DB0"/>
     <w:rsid w:val="005D0B75"/>
+    <w:rsid w:val="00650932"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="0071583C"/>
     <w:rsid w:val="00722DCE"/>
     <w:rsid w:val="008C59F5"/>
     <w:rsid w:val="009441C7"/>
     <w:rsid w:val="00995C83"/>
+    <w:rsid w:val="00A729A0"/>
     <w:rsid w:val="00A76D63"/>
     <w:rsid w:val="00AA1920"/>
     <w:rsid w:val="00AE5E5C"/>
     <w:rsid w:val="00B032E7"/>
+    <w:rsid w:val="00C5354F"/>
     <w:rsid w:val="00CA0F27"/>
     <w:rsid w:val="00CF1B36"/>
     <w:rsid w:val="00E14E5E"/>
+    <w:rsid w:val="00ED2A07"/>
     <w:rsid w:val="00F0742B"/>
     <w:rsid w:val="00F31C5C"/>
     <w:rsid w:val="00FE0A5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4EE29D75"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9145B354-BA05-48CC-A584-B041041BA722}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5543,51 +5364,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagrindinistekstas60">
     <w:name w:val="Pagrindinis tekstas (6)"/>
     <w:basedOn w:val="prastasis"/>
     <w:link w:val="Pagrindinistekstas6"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00722DCE"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1991517638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5838,50 +5659,59 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100BDFF9E9F9B81614CAEAB1416B823926E" ma:contentTypeVersion="18" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="cde28d47015bbb31473e3ca083c6be5a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1e45e03-d91a-4b63-9321-bfed885c0d05" xmlns:ns3="d5d6955e-f4dd-4af8-8936-ea82816d9540" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25862a516004f62d8bd22269ccae25c7" ns2:_="" ns3:_="">
     <xsd:import namespace="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <xsd:import namespace="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -6092,95 +5922,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{602F5ABE-81D8-48A2-A6C8-5DB6D80BD09D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EC38486-F71C-47B9-85F7-33A2E4520B67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>378</Characters>
+  <Pages>2</Pages>
+  <Words>672</Words>
+  <Characters>384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1037</CharactersWithSpaces>
+  <CharactersWithSpaces>1054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jolanta Stankaitienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>