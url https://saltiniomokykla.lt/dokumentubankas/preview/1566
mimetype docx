--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -4,80 +4,92 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12E96065" w14:textId="77777777" w:rsidR="00F55951" w:rsidRDefault="00F55951" w:rsidP="00F55951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E23B472" w14:textId="72EC230D" w:rsidR="00F55951" w:rsidRDefault="00F55951" w:rsidP="00F55951">
+    <w:p w14:paraId="1E23B472" w14:textId="5CAC146E" w:rsidR="00F55951" w:rsidRDefault="00F55951" w:rsidP="00F55951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoriaus 2024 m. </w:t>
+        <w:t>direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="008C1A97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rugsėj</w:t>
       </w:r>
       <w:r w:rsidR="002A1C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACE4444" w14:textId="77777777" w:rsidR="00F55951" w:rsidRDefault="00F55951" w:rsidP="00F55951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
@@ -236,5900 +248,5630 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="516"/>
         <w:gridCol w:w="4723"/>
         <w:gridCol w:w="481"/>
         <w:gridCol w:w="481"/>
         <w:gridCol w:w="481"/>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="485"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="528975E9" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E93F754" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D842AC2" w14:textId="3B33ED6C" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="00B32132">
+          <w:p w14:paraId="444E7733" w14:textId="7562CCAC" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Aš – pamokose</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="444E7733" w14:textId="035DA948" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="pct"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="113FAAD5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7A17D6F6" w14:textId="77777777" w:rsidTr="008B31C4">
+      <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7A17D6F6" w14:textId="77777777" w:rsidTr="008D35D3">
         <w:trPr>
-          <w:trHeight w:val="205"/>
+          <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E7D3EE3" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25E2831A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="7DCC4100" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1FE6A4EC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6E51B864" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="501BB92E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="529C066E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="46AF994E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="59991C07" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="61D51873" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4717E0CC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="008D35D3" w:rsidRDefault="00BE5231" w:rsidP="008D35D3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D35D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32132" w:rsidRPr="00B50834" w14:paraId="040C26CC" w14:textId="77777777" w:rsidTr="00B32132">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E493EF" w14:textId="52281FE6" w:rsidR="00B32132" w:rsidRPr="00B50834" w:rsidRDefault="00B32132" w:rsidP="00B32132">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Žymėk šiais sutartiniais ženklais: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0 – niekada, 1 – retai, 2 – dažnai, 3 – visada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7D67579B" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F9E87EF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FD1E3AA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Per pamokas dirbu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3217FD1A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D558A29" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35A23E2E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C384B25" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06A79B85" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6705DEF5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67474C32" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35430949" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67C7F74E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="607DA02B" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0098C136" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F38D74E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Gebu savarankiškai dirbti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42A8CF5C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6127E3BF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="525902BB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BCAB2CD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A3A2768" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54069ED1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D079032" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46338097" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40D90410" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="6E28DA32" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E7680F7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="333E5A6C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Atlieku namų darbus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A1FC124" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F416F1A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C4FF702" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22C3FB45" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="538B3D23" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FB554F6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A8934C4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB9FD0C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="162D97E5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="4404652A" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30479E3C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="468E3731" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Turiu visas reikalingas priemones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58E83302" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EF9B641" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CD1D659" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0918DC0B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19BE3EF5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3281EFE2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DDC7164" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CF6DD53" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35958462" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="4DD7F857" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77A9D39F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49287305" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Per pertrauką pasiruošiu pamokai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD17530" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11897B45" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="624ACED2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AED3670" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="294E52F6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD16CFA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="494E82D8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63FE7202" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="336892E4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="059407F2" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="715EEE54" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61EA0CB7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Per pamokas netrukdau kitiems dirbti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AF6C097" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17474137" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="239DA53D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71D8C8DC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="249E8680" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="709AA999" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78694F42" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B12A0C4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14AE80E8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="20F3C33E" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B018337" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2413A694" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Mano suolas ir pasuolė  tvarkingi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20EA4E30" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57C659C8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F6F3F65" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19DFFB8E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40C245C9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77FC09A1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B0A6EFC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A507902" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C3F3C28" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="0F9741E1" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4295ECFA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CB1094B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Mano sąsiuviniuose tvarka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EBE26E2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FE6A57C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E6769C7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5051C811" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C7506AB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="608DCDCC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B1CF8BB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="617EEDCE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D75E9CD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="2A258369" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38C71780" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48DD5D45" w14:textId="5790CB20" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="00B11C28">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptariu </w:t>
             </w:r>
             <w:r w:rsidR="00B11C28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>testus ir kitus darbus</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> su tėveliais </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F4FFCC0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AA04609" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21ABC3E1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="558644D6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B0BA521" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28CA9F3B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="004B75C7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69F1F083" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01A4CBA7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32132" w:rsidRPr="00B50834" w14:paraId="0F3CD684" w14:textId="77777777" w:rsidTr="00B32132">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36C3C3D7" w14:textId="4BE07883" w:rsidR="00B32132" w:rsidRPr="00B50834" w:rsidRDefault="00B32132" w:rsidP="00B32132">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Aš – tarp klasės draugų</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="558CD044" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BFE3D67" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53865BC7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Moku bendrauti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="647BC672" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B78E57E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68090A0F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DD3C1E2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FC1CC2C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48C2A25B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DDB45F6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1017E475" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FA41A2B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7E000C9F" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="161EA93B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="314EFED2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalinuosi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E929595" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1881400F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31834B81" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14F4555B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C7B2E17" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CA424BD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60222E37" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A53DFBB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EBAC40E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="5572A3F5" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62F13129" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59F7E668" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Padedu kitiems klasės vaikams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="164F0EEE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71FC908E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01429E76" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73C5C68B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="055EACC0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C15F022" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10AA0C8A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66AFC8D9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00B907F3" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="2913F6BC" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A08CE11" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ED61BDF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Esu tolerantiškas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66F80E9B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55552CEB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FA920B1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="565800AA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="091E55D9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BD0225F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC38DB9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B20CBBF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24353A8D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="4BD18535" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DED5705" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15305B06" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Sugebu išvengti konfliktų</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B20A08F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DBC94AC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36A054BD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FDFB0B9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="038B8FCA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C17DF0C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AD49EB5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29D96D4E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1543243A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="38812781" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FF02EAD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C3B7650" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Moku išklausyti, ką sako kiti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1036E89B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25863A6F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="297C69AD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24EED1EA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78F7BD18" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="531E3FAC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A7D905C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E180252" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1DE905" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="5ED900D2" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DD54CAA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AEAF692" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Prisidedu prie tvarkos klasėje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7301E639" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AEA18D6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71C79498" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="109C76AB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D8143E1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4315ECB3" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B266053" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A4A2D10" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AAFA1A5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="0FEDC6A7" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="460155E0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C484732" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Atlieku savo pareigą (už ką esu</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> atsakingas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BE01451" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E784863" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="077DB318" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C4C4AE0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15E16532" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02F3DF59" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CC04F0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DE66075" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A0F16E2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="540A0F22" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FEAB362" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59F091B7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tinkamai elgiuosi valgykloje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D12EE85" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A556ABD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19ECA968" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="272BBEF8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5449EECF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="335B5650" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="520B101B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D75BBDF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78B5083D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="4FF19CEC" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20F378AD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="376938D9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tinkamai elgiuosi per pertraukas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AB6B8EB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EE0F247" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06BB5EA5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2A930B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4557E231" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="578D396E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FE123AD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B228135" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55C3B488" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="2267DA94" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="031DE992" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D9645BB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tinkamai elgiuosi eidama(s) namo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78FDD98B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D8FACB2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BE1049A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="127A5CEB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B4B5618" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1432D5CD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D40CF58" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A5F53D0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="761F1B51" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32132" w:rsidRPr="00B50834" w14:paraId="107CD5CE" w14:textId="77777777" w:rsidTr="00B32132">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14A1711B" w14:textId="0BE86381" w:rsidR="00B32132" w:rsidRPr="00B50834" w:rsidRDefault="00B32132" w:rsidP="00B32132">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Mano  pasiekimai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32132" w:rsidRPr="00B50834" w14:paraId="5B52D23B" w14:textId="77777777" w:rsidTr="00B32132">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55A5F91E" w14:textId="147284A1" w:rsidR="00B32132" w:rsidRPr="00B50834" w:rsidRDefault="00B32132" w:rsidP="00B32132">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B602F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Žymėk:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> žalia- puikiai sekasi, geltona – gerai, mėlyna- sunkokai, ruda- sunkiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="419A34D4" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13581593" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="354070B6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="009B602F" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B602F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0430B476" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B87CB23" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0388E75E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3620B8F9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2064E84C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A307C28" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1117EE7D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E24F0B9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A33D5B4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="53608F72" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53E98C12" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41AF6D53" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Matematika </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0201DA61" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C236AD2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15C5BAE2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D9F2A3F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E248AEE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AF29059" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66986F89" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00FBC65F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55F5D7B1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="6B390F7B" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A6BEE2B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="599CB4B9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Gamtos mokslai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BCDF386" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57043F1C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58F5F082" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E18952C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="401FB30B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B2482CB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62BA5865" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21DE12CE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F8422D4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="6DB4EFD6" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0713D42E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EBF8ACE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="353CCD1D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7895A7ED" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20581980" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ED6F447" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47662B26" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35922540" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42ABD6ED" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5561114C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07E16A3A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7ECB2827" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5161CA7E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FA23764" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D33B537" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43BC0088" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E6D3D7F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FDCEDAD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3996FD0F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="707701E9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20914334" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FCBE998" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CCD65E7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="1B2EA159" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52D06D2F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20F97839" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D85D583" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="325CBBE9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AA1B1C3" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="182D50B2" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D7D81C0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72E7685B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="329B6172" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DF62BF5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38010BCE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="276D0857" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66F0A00E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3839394A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Fizinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06579D8F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A4429F9" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="540B2A0B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B58DA1D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AB45684" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6367C078" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E4FB67B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73183BF6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03C13DD0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="36E4E5C0" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CE5B8CA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33EEE64A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Dailė </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F05749B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F574257" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1198C9F7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D88D1B6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74E209CE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E9F2A1C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B1F3AD4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5820BBDE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AD42037" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="39CA2F1E" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="064ED5B0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="196879BC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Technologijos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5812EEFF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69679456" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45B29011" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E4DBA6F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36F6217F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B6FD1A4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BCA4584" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D990A1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A8E2263" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="008FE2CD" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C7E752E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A62330A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Šokis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="644CCB7D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="712777D6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="122D4F7F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F4F6D43" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="551F9109" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="370BDD1D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2E6904" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="587FA33B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33A5F40A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="20DBBCE6" w14:textId="77777777" w:rsidTr="008B31C4">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AFC8AAC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3560A4CE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Dorinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="579F3A47" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="128BAA46" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="130FED97" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="651A6922" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41402ECB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="564FFBBC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55793AE8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26D5A76E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D84F5EF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FCAE0E8" w14:textId="0D783F33" w:rsidR="00AD48B9" w:rsidRPr="00BE5231" w:rsidRDefault="00B32132" w:rsidP="00B32132">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="6F3DA884" w14:textId="13FB7438" w:rsidR="008D35D3" w:rsidRDefault="008D35D3" w:rsidP="008D35D3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>_________________________</w:t>
+        <w:t xml:space="preserve">Susipažinau  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AD48B9" w:rsidRPr="00BE5231" w:rsidSect="00AF3375">
+    <w:p w14:paraId="1788F1A6" w14:textId="7BAB21D3" w:rsidR="008D35D3" w:rsidRDefault="008D35D3" w:rsidP="008D35D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tėvų/globėjų parašas, data</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008D35D3" w:rsidSect="008D35D3">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="709" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="426" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="474B6055" w14:textId="77777777" w:rsidR="00995225" w:rsidRDefault="00995225">
+    <w:p w14:paraId="352108AA" w14:textId="77777777" w:rsidR="00906A2D" w:rsidRDefault="00906A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F9564B6" w14:textId="77777777" w:rsidR="00995225" w:rsidRDefault="00995225">
+    <w:p w14:paraId="3B5B8131" w14:textId="77777777" w:rsidR="00906A2D" w:rsidRDefault="00906A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
@@ -6147,87 +5889,87 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D19B8A6" w14:textId="77777777" w:rsidR="00995225" w:rsidRDefault="00995225">
+    <w:p w14:paraId="1E7C99A2" w14:textId="77777777" w:rsidR="00906A2D" w:rsidRDefault="00906A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA6100A" w14:textId="77777777" w:rsidR="00995225" w:rsidRDefault="00995225">
+    <w:p w14:paraId="095630B7" w14:textId="77777777" w:rsidR="00906A2D" w:rsidRDefault="00906A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="775B3C22" w14:textId="595937CA" w:rsidR="00FF16A3" w:rsidRDefault="00FF16A3">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF4481F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FF4481F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -8089,174 +7831,179 @@
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2009867010">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="278224461">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="212809836">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD48B9"/>
     <w:rsid w:val="000C61D1"/>
     <w:rsid w:val="001263B4"/>
     <w:rsid w:val="00176E64"/>
     <w:rsid w:val="00181EEC"/>
     <w:rsid w:val="001A28F3"/>
     <w:rsid w:val="001F02AB"/>
     <w:rsid w:val="002265EC"/>
     <w:rsid w:val="002A1C96"/>
     <w:rsid w:val="002B60C7"/>
     <w:rsid w:val="002C5258"/>
     <w:rsid w:val="002E17E7"/>
     <w:rsid w:val="002E5F22"/>
+    <w:rsid w:val="003B35CF"/>
     <w:rsid w:val="00481123"/>
     <w:rsid w:val="00481F10"/>
     <w:rsid w:val="00493B67"/>
     <w:rsid w:val="004A3115"/>
     <w:rsid w:val="004A714D"/>
     <w:rsid w:val="004C3B29"/>
     <w:rsid w:val="004D2F4A"/>
     <w:rsid w:val="0050250C"/>
     <w:rsid w:val="00522C26"/>
     <w:rsid w:val="00590029"/>
     <w:rsid w:val="006455CF"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="006A7E9D"/>
     <w:rsid w:val="006F2DC8"/>
     <w:rsid w:val="007343A5"/>
     <w:rsid w:val="007440FD"/>
     <w:rsid w:val="007872AF"/>
     <w:rsid w:val="007A08DF"/>
     <w:rsid w:val="007D6CD7"/>
     <w:rsid w:val="00826649"/>
     <w:rsid w:val="0088125C"/>
     <w:rsid w:val="00884D47"/>
     <w:rsid w:val="00887987"/>
     <w:rsid w:val="008C1A97"/>
+    <w:rsid w:val="008D35D3"/>
+    <w:rsid w:val="00906A2D"/>
     <w:rsid w:val="0096537E"/>
     <w:rsid w:val="009738C7"/>
     <w:rsid w:val="00995225"/>
     <w:rsid w:val="009B602F"/>
     <w:rsid w:val="009C5006"/>
     <w:rsid w:val="009E61D5"/>
     <w:rsid w:val="00A00E81"/>
     <w:rsid w:val="00A049E2"/>
     <w:rsid w:val="00A120C0"/>
+    <w:rsid w:val="00A40310"/>
     <w:rsid w:val="00AA6B77"/>
     <w:rsid w:val="00AD48B9"/>
     <w:rsid w:val="00AD4AD2"/>
     <w:rsid w:val="00AD7E56"/>
     <w:rsid w:val="00AF3375"/>
     <w:rsid w:val="00B11C28"/>
     <w:rsid w:val="00B26847"/>
     <w:rsid w:val="00B32132"/>
     <w:rsid w:val="00BD22A3"/>
     <w:rsid w:val="00BE5231"/>
     <w:rsid w:val="00C16BC9"/>
+    <w:rsid w:val="00C70DD8"/>
+    <w:rsid w:val="00C85273"/>
     <w:rsid w:val="00C8564D"/>
     <w:rsid w:val="00D80F8A"/>
     <w:rsid w:val="00DA2347"/>
     <w:rsid w:val="00DB35A9"/>
     <w:rsid w:val="00DF02B7"/>
     <w:rsid w:val="00E14C3B"/>
     <w:rsid w:val="00E41636"/>
     <w:rsid w:val="00ED7D64"/>
     <w:rsid w:val="00EF2CCC"/>
     <w:rsid w:val="00F36048"/>
     <w:rsid w:val="00F5434A"/>
     <w:rsid w:val="00F55951"/>
     <w:rsid w:val="00FF16A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C7AC081"/>
   <w15:docId w15:val="{B677AFD1-1580-4FA4-9D52-16A780D3C4A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9125,51 +8872,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Calibri" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Stilius1Diagrama">
     <w:name w:val="Stilius1 Diagrama"/>
     <w:basedOn w:val="Sraopastraipa1Diagrama"/>
     <w:link w:val="Stilius1"/>
     <w:rsid w:val="00AD48B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1572808816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
@@ -9732,73 +9479,73 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4513F6FA-3231-4F00-A265-85FB7706357B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89ED900D-12CA-495B-9B7C-EB3493ADBCF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1068</Words>
-  <Characters>609</Characters>
+  <Words>1079</Words>
+  <Characters>616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1674</CharactersWithSpaces>
+  <CharactersWithSpaces>1692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>