--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -4,80 +4,92 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5738DB29" w14:textId="77777777" w:rsidR="000C6F13" w:rsidRPr="00DC246C" w:rsidRDefault="000C6F13" w:rsidP="000C6F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3C8CAF" w14:textId="7EA3A96D" w:rsidR="000C6F13" w:rsidRPr="00DC246C" w:rsidRDefault="000C6F13" w:rsidP="000C6F13">
+    <w:p w14:paraId="3B3C8CAF" w14:textId="3A95E9DC" w:rsidR="000C6F13" w:rsidRPr="00DC246C" w:rsidRDefault="000C6F13" w:rsidP="000C6F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoriaus 2024 m. </w:t>
+        <w:t>direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00540D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC246C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="00A931D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rugsėj</w:t>
       </w:r>
       <w:r w:rsidR="004F5BDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEDF8C8" w14:textId="77777777" w:rsidR="000C6F13" w:rsidRDefault="000C6F13" w:rsidP="000C6F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
@@ -242,2314 +254,2163 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="4223"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="0E8377C5" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D8E3BF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FA61A09" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6241AAA7" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00905E11" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Teiginys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="pct"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C3CAB47" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004806C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Laikotarpis (mėnesiai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="5C50C527" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64968426" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D589FDC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BF9B701" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45EE7369" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67CE5903" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7239A812" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28F1AE88" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AC151C6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="456B05E0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35CD4043" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E2714AC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="008B31C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7081D01F" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A84BA0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="506A0686" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Per pamokas dirbu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8934E0" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BE21F5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="592990C4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA38419" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0F8534" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1475F8BB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD3D370" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35631753" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3582A85D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="7638B4F5" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1A3B62" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C64FDD5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Gebu savarankiškai dirbti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="796ACF68" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A3D2E1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DDAC39" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5724E02C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB8CD2E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A42558" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C396D51" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7223C026" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="608F583B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="4B1A6EB3" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78831FEC" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="596CA9ED" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Atlieku namų darbus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BFD96A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33049C10" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E3E282" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B75871F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CD6756" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01021521" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F14005" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D31E007" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6C342D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="128DA55A" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5015A663" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="699D0A3D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Turiu visas reikalingas priemones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="489EC40A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD39378" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CD2249" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A90D22" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30699730" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD9CB00" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="074DB28B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC7356B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5759292E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="349205C9" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0D26CA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1695FCF6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Per pertrauką pasiruošiu pamokai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13161A39" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F8C0AB" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F04304B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBD94B8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FF5120" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D8233F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CD1402" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E856EAF" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF4273C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="70B52A7C" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F4B374" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26955544" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Per pamokas netrukdau kitiems dirbti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F4C94D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDB6045" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="510913FA" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="645040A6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CD108B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5700A872" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4AF24F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="093E92D3" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40935F20" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="716C8ED8" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="712BCB68" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3827586E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Mano suolas ir pasuolė  tvarkingi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58785358" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B223994" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0797BE" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D55179C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04778F5F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C3DEDD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A49BCB1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D8CE9C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7AF742" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="2B7966A0" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB0D5A6" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="570131C5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Mano sąsiuviniuose tvarka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DF4521" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="076BF8C8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5433B273" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E51BC8B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB0760" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2216B06A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7A915F" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0827DE11" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7EE739" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="2B946A76" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B62D7C5" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FCA3FE" w14:textId="4B42315F" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Aptariu testus</w:t>
             </w:r>
             <w:r w:rsidR="00B11C28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir k</w:t>
             </w:r>
             <w:r w:rsidR="009C5006">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>itus</w:t>
             </w:r>
             <w:r w:rsidR="00B11C28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbus</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50834">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> su tėveliais </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2C11D3" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B4C197" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E739419" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43055F8B" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="402F36E1" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E593857" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD3634E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B95915D" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F65129" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5231" w:rsidRPr="00B50834" w14:paraId="4BBADF45" w14:textId="77777777" w:rsidTr="009C5006">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C4FF2A" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7DE757" w14:textId="44F97380" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00AF3375" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Tinkamai elgiuosi mokykloje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...101 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0820E2D4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AA99E8" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDF50A4" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21258B0E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38546C02" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C04CFD" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01564B99" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="669EDD35" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77993609" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="00B50834" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B143866" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="004806C5" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31C49532" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D9C6778" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="003642CC" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
+    <w:p w14:paraId="5D9C6778" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="005B081E" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B081E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spalvų reikšmės:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543A4B4C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="005B081E" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B081E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Raudona – man sunku, nesiseka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B67813E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="005B081E" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B081E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geltona -  gerai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD6112C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="005B081E" w:rsidRDefault="00BE5231" w:rsidP="005B081E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B081E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Žalia – puikiai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5DA32C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003642CC">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="543A4B4C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="003642CC" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1AF90534" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003642CC">
+    </w:p>
+    <w:p w14:paraId="447C0182" w14:textId="77777777" w:rsidR="005B081E" w:rsidRPr="00AE08AA" w:rsidRDefault="005B081E" w:rsidP="005B081E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Raudona – man sunku, nesiseka</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE08AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Susipažinau  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B67813E" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRPr="003642CC" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="762B9249" w14:textId="77777777" w:rsidR="005B081E" w:rsidRDefault="005B081E" w:rsidP="005B081E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003642CC">
+      <w:r w:rsidRPr="00AE08AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Geltona -  gerai </w:t>
+        <w:t>tėvų/globėjų parašas, data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD6112C" w14:textId="77777777" w:rsidR="00BE5231" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
-[...66 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07B5F9D1" w14:textId="37879705" w:rsidR="00BE5231" w:rsidRDefault="00BE5231" w:rsidP="00BE5231">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BE5231" w:rsidSect="00AF3375">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="709" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67BEDC06" w14:textId="77777777" w:rsidR="00A94780" w:rsidRDefault="00A94780">
+    <w:p w14:paraId="15245CAC" w14:textId="77777777" w:rsidR="00331503" w:rsidRDefault="00331503">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00A9CA3E" w14:textId="77777777" w:rsidR="00A94780" w:rsidRDefault="00A94780">
+    <w:p w14:paraId="43E49CAD" w14:textId="77777777" w:rsidR="00331503" w:rsidRDefault="00331503">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
@@ -2567,87 +2428,87 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="429D9DC1" w14:textId="77777777" w:rsidR="00A94780" w:rsidRDefault="00A94780">
+    <w:p w14:paraId="4011026E" w14:textId="77777777" w:rsidR="00331503" w:rsidRDefault="00331503">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C590062" w14:textId="77777777" w:rsidR="00A94780" w:rsidRDefault="00A94780">
+    <w:p w14:paraId="26495F8C" w14:textId="77777777" w:rsidR="00331503" w:rsidRDefault="00331503">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="775B3C22" w14:textId="595937CA" w:rsidR="00FF16A3" w:rsidRDefault="00FF16A3">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF4481F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FF4481F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -4509,173 +4370,178 @@
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="576090675">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="279730329">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1672944758">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD48B9"/>
     <w:rsid w:val="000C61D1"/>
     <w:rsid w:val="000C6F13"/>
     <w:rsid w:val="001263B4"/>
     <w:rsid w:val="00176E64"/>
     <w:rsid w:val="00181EEC"/>
     <w:rsid w:val="001A28F3"/>
     <w:rsid w:val="001F02AB"/>
     <w:rsid w:val="002265EC"/>
     <w:rsid w:val="002B60C7"/>
     <w:rsid w:val="002C5258"/>
     <w:rsid w:val="002E17E7"/>
     <w:rsid w:val="002E5F22"/>
+    <w:rsid w:val="00331503"/>
     <w:rsid w:val="003415A2"/>
     <w:rsid w:val="00481123"/>
     <w:rsid w:val="00481F10"/>
     <w:rsid w:val="00493B67"/>
     <w:rsid w:val="004A714D"/>
     <w:rsid w:val="004C3B29"/>
     <w:rsid w:val="004D2F4A"/>
     <w:rsid w:val="004F5BDA"/>
     <w:rsid w:val="0050250C"/>
+    <w:rsid w:val="00505748"/>
     <w:rsid w:val="00522C26"/>
+    <w:rsid w:val="00532E5F"/>
+    <w:rsid w:val="00540D06"/>
     <w:rsid w:val="00590029"/>
     <w:rsid w:val="005A1FB0"/>
+    <w:rsid w:val="005B081E"/>
     <w:rsid w:val="006455CF"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="006A7E9D"/>
     <w:rsid w:val="006F2DC8"/>
     <w:rsid w:val="007343A5"/>
     <w:rsid w:val="007440FD"/>
     <w:rsid w:val="007872AF"/>
     <w:rsid w:val="007A08DF"/>
     <w:rsid w:val="007D6CD7"/>
     <w:rsid w:val="0088125C"/>
     <w:rsid w:val="00884D47"/>
     <w:rsid w:val="00887987"/>
     <w:rsid w:val="0096537E"/>
     <w:rsid w:val="009738C7"/>
     <w:rsid w:val="009B602F"/>
     <w:rsid w:val="009C5006"/>
     <w:rsid w:val="009E61D5"/>
     <w:rsid w:val="00A00E81"/>
     <w:rsid w:val="00A049E2"/>
     <w:rsid w:val="00A120C0"/>
     <w:rsid w:val="00A52CBE"/>
     <w:rsid w:val="00A931D0"/>
     <w:rsid w:val="00A94780"/>
     <w:rsid w:val="00AA6B77"/>
     <w:rsid w:val="00AD48B9"/>
     <w:rsid w:val="00AD4AD2"/>
     <w:rsid w:val="00AD7E56"/>
     <w:rsid w:val="00AF3375"/>
     <w:rsid w:val="00AF4C2F"/>
     <w:rsid w:val="00B11C28"/>
     <w:rsid w:val="00B25F24"/>
     <w:rsid w:val="00B26847"/>
     <w:rsid w:val="00B32132"/>
     <w:rsid w:val="00BE5231"/>
     <w:rsid w:val="00C16BC9"/>
     <w:rsid w:val="00C55895"/>
     <w:rsid w:val="00D80F8A"/>
     <w:rsid w:val="00DB35A9"/>
     <w:rsid w:val="00DF02B7"/>
     <w:rsid w:val="00E14C3B"/>
     <w:rsid w:val="00E41636"/>
+    <w:rsid w:val="00E55B40"/>
     <w:rsid w:val="00ED7D64"/>
     <w:rsid w:val="00EF2CCC"/>
     <w:rsid w:val="00FF16A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C7AC081"/>
   <w15:docId w15:val="{B677AFD1-1580-4FA4-9D52-16A780D3C4A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5544,51 +5410,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Calibri" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Stilius1Diagrama">
     <w:name w:val="Stilius1 Diagrama"/>
     <w:basedOn w:val="Sraopastraipa1Diagrama"/>
     <w:link w:val="Stilius1"/>
     <w:rsid w:val="00AD48B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6136,73 +6002,73 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D1128BD-15B4-4CC6-A1C9-C9F9CA0D47B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72DA36A0-55E1-46EA-9AE4-5F129EFC03A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>573</Words>
-  <Characters>328</Characters>
+  <Words>594</Words>
+  <Characters>340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>900</CharactersWithSpaces>
+  <CharactersWithSpaces>933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>