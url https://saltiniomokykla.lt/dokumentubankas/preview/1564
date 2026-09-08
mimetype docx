--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -1,86 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3864EE44" w14:textId="77777777" w:rsidR="00DC246C" w:rsidRPr="00DC246C" w:rsidRDefault="00DC246C" w:rsidP="00006BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1315795A" w14:textId="1A53074C" w:rsidR="00DC246C" w:rsidRPr="00DC246C" w:rsidRDefault="00DC246C" w:rsidP="00006BBD">
+    <w:p w14:paraId="1315795A" w14:textId="3900CCAE" w:rsidR="00DC246C" w:rsidRPr="00DC246C" w:rsidRDefault="00DC246C" w:rsidP="00006BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoriaus 2024 m. </w:t>
+        <w:t>direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006972E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC246C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="0078573C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rugsėj</w:t>
       </w:r>
       <w:r w:rsidR="00666F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    d. </w:t>
       </w:r>
@@ -98,209 +118,161 @@
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>įsakym</w:t>
       </w:r>
       <w:r w:rsidR="00006BBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. V1-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070876C8" w14:textId="0F4FE5CE" w:rsidR="00006BBD" w:rsidRPr="00DC246C" w:rsidRDefault="008830D4" w:rsidP="00006BBD">
+    <w:p w14:paraId="070876C8" w14:textId="0F4FE5CE" w:rsidR="00006BBD" w:rsidRPr="00D31971" w:rsidRDefault="008830D4" w:rsidP="00006BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D31971">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00274990">
+      <w:r w:rsidR="00274990" w:rsidRPr="00D31971">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00006BBD">
+      <w:r w:rsidR="00006BBD" w:rsidRPr="00D31971">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>priedas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F06E007" w14:textId="2B41299C" w:rsidR="00AA1920" w:rsidRPr="00E26433" w:rsidRDefault="00544BF6">
+    <w:p w14:paraId="3F06E007" w14:textId="59D40C5C" w:rsidR="00AA1920" w:rsidRPr="00D31971" w:rsidRDefault="00D31971">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-8 klasių mokinių kompetencijų įsivertinimo forma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4B49FD" w14:textId="24F5BD70" w:rsidR="00544BF6" w:rsidRPr="00D31971" w:rsidRDefault="00544BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26433">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 202</w:t>
+      <w:r w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0078573C" w:rsidRPr="0078573C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0078573C" w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26433">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0078573C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0078573C" w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26433">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0078573C" w:rsidRPr="0078573C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0078573C" w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26433">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> m. m. </w:t>
+      <w:r w:rsidRPr="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. m</w:t>
       </w:r>
-      <w:r w:rsidR="0078573C" w:rsidRPr="0078573C">
-[...23 lines deleted...]
-        <w:t>pusmetis</w:t>
+      <w:r w:rsidR="00D31971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="4530"/>
       </w:tblGrid>
       <w:tr w:rsidR="00544BF6" w:rsidRPr="00E26433" w14:paraId="079A3616" w14:textId="77777777" w:rsidTr="000F7A39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F44CC8E" w14:textId="5BD03740" w:rsidR="00544BF6" w:rsidRPr="00E26433" w:rsidRDefault="00544BF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
@@ -2225,61 +2197,67 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3582C360" w14:textId="77777777" w:rsidR="00544BF6" w:rsidRPr="00E26433" w:rsidRDefault="00544BF6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E26433" w:rsidRPr="00E26433" w14:paraId="4C87EE6E" w14:textId="77777777" w:rsidTr="00E26433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E401C3C" w14:textId="76A26451" w:rsidR="00E26433" w:rsidRPr="00E26433" w:rsidRDefault="00E26433">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Auklėtojo įkvepiantis žodis </w:t>
+          <w:p w14:paraId="0E401C3C" w14:textId="77303257" w:rsidR="00E26433" w:rsidRPr="00E26433" w:rsidRDefault="00847D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Klasės vadovo komentaras</w:t>
+            </w:r>
+            <w:r w:rsidR="00E26433" w:rsidRPr="00E26433">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E26433" w:rsidRPr="00E26433" w14:paraId="5514AFCC" w14:textId="77777777" w:rsidTr="00E26433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75ED416F" w14:textId="77777777" w:rsidR="00E26433" w:rsidRDefault="00E26433">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="191C3C77" w14:textId="77777777" w:rsidR="00E26433" w:rsidRDefault="00E26433">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54E8A741" w14:textId="77777777" w:rsidR="00E26433" w:rsidRDefault="00E26433">
             <w:pPr>
@@ -2332,163 +2310,493 @@
           </w:p>
           <w:p w14:paraId="07F36E68" w14:textId="77777777" w:rsidR="000F7A39" w:rsidRDefault="000F7A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D79B072" w14:textId="77777777" w:rsidR="000F7A39" w:rsidRDefault="000F7A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15D2DA7D" w14:textId="26EC9764" w:rsidR="00E26433" w:rsidRPr="00E26433" w:rsidRDefault="00E26433">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D8F4CEE" w14:textId="77777777" w:rsidR="00544BF6" w:rsidRPr="00E26433" w:rsidRDefault="00544BF6">
+    <w:p w14:paraId="28E3B09E" w14:textId="77777777" w:rsidR="00D31971" w:rsidRDefault="00D31971">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00544BF6" w:rsidRPr="00E26433" w:rsidSect="000E5F39">
+    <w:p w14:paraId="5AFABB6E" w14:textId="77777777" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601AF59B" w14:textId="77777777" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F72972" w14:textId="5FF549BE" w:rsidR="00AE08AA" w:rsidRPr="00AE08AA" w:rsidRDefault="00AE08AA" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE08AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Susipažinau  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFDB2B0" w14:textId="5D4864D8" w:rsidR="00AE08AA" w:rsidRPr="00AE08AA" w:rsidRDefault="00F8045C" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE08AA" w:rsidRPr="00AE08AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ėvų/globėjų parašas, data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0701BE12" w14:textId="32BCCD39" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE08AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42234182" w14:textId="77777777" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AE08AA" w:rsidSect="000E5F39">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1ADC0A09" w14:textId="77777777" w:rsidR="00641D88" w:rsidRDefault="00641D88" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0722F0B0" w14:textId="77777777" w:rsidR="00641D88" w:rsidRDefault="00641D88" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F5B68E1" w14:textId="40F25C98" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA">
+    <w:pPr>
+      <w:pStyle w:val="Porat"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DD963B4" wp14:editId="2CD7171A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="5939155" cy="740410"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="451" name="451 stačiakampis"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5939155" cy="740410"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:i/>
+                              <w:iCs/>
+                            </w:rPr>
+                            <w:alias w:val="Data"/>
+                            <w:id w:val="77476837"/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                            <w:date>
+                              <w:dateFormat w:val="yyyy 'm.' MMMM d 'd.'"/>
+                              <w:lid w:val="lt-LT"/>
+                              <w:storeMappedDataAs w:val="dateTime"/>
+                              <w:calendar w:val="gregorian"/>
+                            </w:date>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="192B4B1F" w14:textId="618DCFB8" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA">
+                              <w:pPr>
+                                <w:jc w:val="right"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00AE08AA">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                </w:rPr>
+                                <w:t>Pildoma du kartus  per mokslo metus gruodžio/gegužės mėn.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="bottomMargin">
+                <wp14:pctHeight>81000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="6DD963B4" id="451 stačiakampis" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOuQNk2QEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0mWLGWjzVZVqyKk&#10;QpEKH+A4dmKReMzYu8ny9Yy9lxZ4Q7xYc7HPnDMz3lzP48D2Cr0BW/NikXOmrITW2K7m377ev3nP&#10;mQ/CtmIAq2p+UJ5fb1+/2kyuUkvoYWgVMgKxvppczfsQXJVlXvZqFH4BTllKasBRBHKxy1oUE6GP&#10;Q7bM83fZBNg6BKm8p+jdMcm3CV9rJcOj1l4FNtScuIV0YjqbeGbbjag6FK438kRD/AOLURhLRS9Q&#10;dyIItkPzF9RoJIIHHRYSxgy0NlIlDaSmyP9Q89QLp5IWao53lzb5/wcrP++f3BeM1L17APndMwu3&#10;vbCdukGEqVeipXJFbFQ2OV9dHkTH01PWTJ+gpdGKXYDUg1njGAFJHZtTqw+XVqs5MEnB1frtulit&#10;OJOUuyrzskizyER1fu3Qhw8KRhaNmiONMqGL/YMPkY2ozldiMQv3ZhjSOAf7W4AuxkhiHwnH3fBV&#10;mJuZbkezgfZAOhCO20HbTEYP+JOziTaj5v7HTqDibPhoqRfroizjKiWHDHwZbZJTrq6WlBFWEkzN&#10;w9m8DcfV2zk0XU9ViiTJwg31Tpsk65nRiTNNPqk9bWlcrZd+uvX8l7a/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAA6cAftgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTKiII&#10;cSoUgcS1LYjrNl4Sg72OYrcNf8/CBS4jrWY087Zez8GrI03JRTawXBSgiLtoHfcGXnZPV7egUka2&#10;6COTgS9KsG7Oz2qsbDzxho7b3Csp4VShgSHnsdI6dQMFTIs4Eov3HqeAWc6p13bCk5QHr6+LotQB&#10;HcvCgCO1A3Wf20MwoGPrnvvX6NsdOr95S/aDH7Mxlxfzwz2oTHP+C8MPvqBDI0z7eGCblDcgj+Rf&#10;Fe9udbMCtZfQsixBN7X+T998AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE65A2TZAQAA&#10;kwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAOnAH7Y&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset=",0">
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:alias w:val="Data"/>
+                      <w:id w:val="77476837"/>
+                      <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                      <w:date>
+                        <w:dateFormat w:val="yyyy 'm.' MMMM d 'd.'"/>
+                        <w:lid w:val="lt-LT"/>
+                        <w:storeMappedDataAs w:val="dateTime"/>
+                        <w:calendar w:val="gregorian"/>
+                      </w:date>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="192B4B1F" w14:textId="618DCFB8" w:rsidR="00AE08AA" w:rsidRDefault="00AE08AA">
+                        <w:pPr>
+                          <w:jc w:val="right"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00AE08AA">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:iCs/>
+                          </w:rPr>
+                          <w:t>Pildoma du kartus  per mokslo metus gruodžio/gegužės mėn.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="28F5120A" w14:textId="77777777" w:rsidR="00641D88" w:rsidRDefault="00641D88" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="15884766" w14:textId="77777777" w:rsidR="00641D88" w:rsidRDefault="00641D88" w:rsidP="00AE08AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD2EF4"/>
     <w:rsid w:val="00006BBD"/>
     <w:rsid w:val="000E5F39"/>
     <w:rsid w:val="000F7A39"/>
     <w:rsid w:val="00274990"/>
     <w:rsid w:val="0030371A"/>
+    <w:rsid w:val="00414CEF"/>
+    <w:rsid w:val="00532E5F"/>
     <w:rsid w:val="00544BF6"/>
+    <w:rsid w:val="00641D88"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="00666F8F"/>
+    <w:rsid w:val="006972E7"/>
+    <w:rsid w:val="007167E4"/>
     <w:rsid w:val="0078573C"/>
+    <w:rsid w:val="00847D0F"/>
     <w:rsid w:val="008830D4"/>
     <w:rsid w:val="008F5621"/>
     <w:rsid w:val="00995C83"/>
+    <w:rsid w:val="00A74B17"/>
     <w:rsid w:val="00AA1920"/>
+    <w:rsid w:val="00AE08AA"/>
     <w:rsid w:val="00B16D8E"/>
+    <w:rsid w:val="00BC5E9B"/>
     <w:rsid w:val="00CD2EF4"/>
     <w:rsid w:val="00CE43C9"/>
     <w:rsid w:val="00D058A1"/>
     <w:rsid w:val="00D31840"/>
+    <w:rsid w:val="00D31971"/>
+    <w:rsid w:val="00D73D91"/>
     <w:rsid w:val="00DC246C"/>
     <w:rsid w:val="00DC781D"/>
+    <w:rsid w:val="00DF161C"/>
     <w:rsid w:val="00E26433"/>
+    <w:rsid w:val="00F8045C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3EF097AD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B711B91-7C66-457A-9955-2F5A5D669F8F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2911,62 +3219,106 @@
     <w:rsid w:val="00995C83"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00544BF6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE08AA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE08AA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE08AA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE08AA"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3194,51 +3546,75 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate>Pildoma du kartus  per mokslo metus gruodžio/gegužės mėn.</PublishDate>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100BDFF9E9F9B81614CAEAB1416B823926E" ma:contentTypeVersion="18" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="cde28d47015bbb31473e3ca083c6be5a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1e45e03-d91a-4b63-9321-bfed885c0d05" xmlns:ns3="d5d6955e-f4dd-4af8-8936-ea82816d9540" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25862a516004f62d8bd22269ccae25c7" ns2:_="" ns3:_="">
     <xsd:import namespace="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <xsd:import namespace="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -3449,111 +3825,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8357A34-6F76-4E79-8159-40BA02CDED18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ACEF877-F2D9-4B23-A6A5-F535D1FE215A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>765</Words>
-  <Characters>437</Characters>
+  <Words>801</Words>
+  <Characters>458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1200</CharactersWithSpaces>
+  <CharactersWithSpaces>1257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jolanta Stankaitienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>