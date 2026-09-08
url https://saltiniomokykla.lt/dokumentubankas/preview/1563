--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -1,92 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="747B1521" w14:textId="77777777" w:rsidR="008D77D6" w:rsidRPr="008D77D6" w:rsidRDefault="008D77D6" w:rsidP="00386840">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="12191"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D77D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E68B40" w14:textId="5AFFD0D6" w:rsidR="008D77D6" w:rsidRPr="008D77D6" w:rsidRDefault="008D77D6" w:rsidP="00386840">
+    <w:p w14:paraId="30E68B40" w14:textId="194C1648" w:rsidR="008D77D6" w:rsidRPr="008D77D6" w:rsidRDefault="008D77D6" w:rsidP="00386840">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="12191"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D77D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoriaus 2024 m. </w:t>
+        <w:t>direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B77F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D77D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="002A11C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rugsėjo</w:t>
       </w:r>
       <w:r w:rsidRPr="008D77D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5530CE0B" w14:textId="4C783311" w:rsidR="008070E8" w:rsidRDefault="008D77D6" w:rsidP="00386840">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="12191"/>
         <w:rPr>
@@ -284,79 +302,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42ADCA72" w14:textId="5C212D53" w:rsidR="00A926BC" w:rsidRDefault="00A926BC" w:rsidP="00A926BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            _____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kl. </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> kl. mokin____________________________________________</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="9723"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F34E9" w14:paraId="305886F5" w14:textId="77777777" w:rsidTr="008F34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2134EF" w14:textId="77777777" w:rsidR="006A4C43" w:rsidRPr="008070E8" w:rsidRDefault="006A4C43" w:rsidP="006A4C43">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk158150543"/>
@@ -727,536 +718,245 @@
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F72484" w14:textId="77777777" w:rsidR="008F34E9" w:rsidRDefault="008F34E9" w:rsidP="006A4C43">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5319CC58" w14:textId="1F6CE3C7" w:rsidR="008070E8" w:rsidRDefault="008070E8" w:rsidP="00A926BC">
+    <w:p w14:paraId="28DC1DB8" w14:textId="7975EEE3" w:rsidR="00A926BC" w:rsidRDefault="00A926BC" w:rsidP="003A39AE">
       <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F6B0B28" w14:textId="77777777" w:rsidR="008070E8" w:rsidRDefault="008070E8">
+    <w:p w14:paraId="463191CA" w14:textId="77777777" w:rsidR="0070117B" w:rsidRDefault="0070117B" w:rsidP="0070117B">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t xml:space="preserve">Susipažinau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DC1DB8" w14:textId="77777777" w:rsidR="00A926BC" w:rsidRDefault="00A926BC" w:rsidP="00A926BC">
+    <w:p w14:paraId="3C19B79C" w14:textId="45396702" w:rsidR="0070117B" w:rsidRPr="0070117B" w:rsidRDefault="0070117B" w:rsidP="0070117B">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1296"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0070117B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tėvų/globėjų parašas, data</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="162397F7" w14:textId="727D8A2F" w:rsidR="00A926BC" w:rsidRDefault="002F7486" w:rsidP="00A926BC">
-[...31 lines deleted...]
-    <w:p w14:paraId="013C13D7" w14:textId="3AD49807" w:rsidR="006A4C43" w:rsidRDefault="006A4C43" w:rsidP="007D5F9F">
+    <w:p w14:paraId="17F648E0" w14:textId="15D1F766" w:rsidR="0070117B" w:rsidRPr="006A4C43" w:rsidRDefault="0070117B" w:rsidP="007D5F9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="333333"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008070E8">
-[...10 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="333333"/>
-[...24 lines deleted...]
-        <w:t>ebėjimas kurti, perduoti ir suprasti žinias (faktus, požiūrius ar asmenines nuostatas), etiškai naudotis verbalinėmis ir neverbalinėmis komunikavimo priemonėmis ir technologijomis.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D34F21C" w14:textId="2D36FA30" w:rsidR="006A4C43" w:rsidRDefault="006A4C43" w:rsidP="007D5F9F">
-[...255 lines deleted...]
-    <w:sectPr w:rsidR="006A4C43" w:rsidRPr="006A4C43" w:rsidSect="00EC6EBB">
+    <w:sectPr w:rsidR="0070117B" w:rsidRPr="006A4C43" w:rsidSect="00EC6EBB">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0066543E"/>
     <w:rsid w:val="001205A7"/>
     <w:rsid w:val="002A11C5"/>
     <w:rsid w:val="002F7486"/>
     <w:rsid w:val="00342EDF"/>
     <w:rsid w:val="00386840"/>
+    <w:rsid w:val="003A39AE"/>
+    <w:rsid w:val="003F3CC2"/>
+    <w:rsid w:val="00414CEF"/>
+    <w:rsid w:val="00417185"/>
+    <w:rsid w:val="00441CC2"/>
+    <w:rsid w:val="004B77F3"/>
     <w:rsid w:val="004F5A53"/>
     <w:rsid w:val="00593AE1"/>
     <w:rsid w:val="0066543E"/>
     <w:rsid w:val="006A4C43"/>
     <w:rsid w:val="006D2895"/>
+    <w:rsid w:val="0070117B"/>
     <w:rsid w:val="007B04BC"/>
     <w:rsid w:val="007D5F9F"/>
     <w:rsid w:val="008070E8"/>
     <w:rsid w:val="00875465"/>
     <w:rsid w:val="008D77D6"/>
     <w:rsid w:val="008F34E9"/>
     <w:rsid w:val="00A32236"/>
     <w:rsid w:val="00A926BC"/>
     <w:rsid w:val="00BF2616"/>
     <w:rsid w:val="00C86215"/>
     <w:rsid w:val="00CA4A94"/>
     <w:rsid w:val="00DB5F81"/>
     <w:rsid w:val="00EC6EBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="56D52D39"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ED9DDB50-FEDE-4D2C-9A2F-73BCB8032E9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1685,51 +1385,51 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Betarp">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006A4C43"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="999578039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1078789003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2054,61 +1754,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100BDFF9E9F9B81614CAEAB1416B823926E" ma:contentTypeVersion="18" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="cde28d47015bbb31473e3ca083c6be5a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1e45e03-d91a-4b63-9321-bfed885c0d05" xmlns:ns3="d5d6955e-f4dd-4af8-8936-ea82816d9540" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25862a516004f62d8bd22269ccae25c7" ns2:_="" ns3:_="">
     <xsd:import namespace="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <xsd:import namespace="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -2319,118 +2008,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d5d6955e-f4dd-4af8-8936-ea82816d9540">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e1e45e03-d91a-4b63-9321-bfed885c0d05" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{246D02E3-B9DD-4F06-A947-F6DFB585353A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72434ABF-31CE-4F1A-AD75-314E315255C3}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD44CE6F-AC68-449D-9D1E-3BAF8EC2FD1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72434ABF-31CE-4F1A-AD75-314E315255C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
+    <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>761</Characters>
+  <Pages>1</Pages>
+  <Words>357</Words>
+  <Characters>204</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2091</CharactersWithSpaces>
+  <CharactersWithSpaces>560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aušra Čepauskienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BDFF9E9F9B81614CAEAB1416B823926E</vt:lpwstr>
   </property>