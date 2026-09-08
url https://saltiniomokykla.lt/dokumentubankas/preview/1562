--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -1,78 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59AF23B8" w14:textId="77777777" w:rsidR="00606BAD" w:rsidRPr="00DC246C" w:rsidRDefault="00606BAD" w:rsidP="00606BAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFA2C60" w14:textId="476B8B00" w:rsidR="00606BAD" w:rsidRPr="00DC246C" w:rsidRDefault="00606BAD" w:rsidP="00606BAD">
+    <w:p w14:paraId="2EFA2C60" w14:textId="71686401" w:rsidR="00606BAD" w:rsidRPr="00DC246C" w:rsidRDefault="00606BAD" w:rsidP="00606BAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoriaus 2024 m. </w:t>
+        <w:t>direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC246C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="00D22A0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rugsėjo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E85333E" w14:textId="77777777" w:rsidR="00606BAD" w:rsidRDefault="00606BAD" w:rsidP="00606BAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC246C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -103,70 +115,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00606BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> priedas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B5B35F" w14:textId="77777777" w:rsidR="00606BAD" w:rsidRDefault="00606BAD" w:rsidP="00A276C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD6EE09" w14:textId="60B32C41" w:rsidR="007C19F0" w:rsidRPr="00E3626F" w:rsidRDefault="00A276C2" w:rsidP="00A276C2">
+    <w:p w14:paraId="7DD6EE09" w14:textId="4CD176AB" w:rsidR="007C19F0" w:rsidRPr="00E3626F" w:rsidRDefault="00A276C2" w:rsidP="00A276C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3626F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>KOMPETENCIJŲ  APRAŠAS</w:t>
+        <w:t>KOMPETENCIJŲ APRAŠAS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="7365"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A276C2" w14:paraId="1F2226EC" w14:textId="77777777" w:rsidTr="00A276C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A22BB1B" w14:textId="27B96237" w:rsidR="00A276C2" w:rsidRDefault="00A276C2" w:rsidP="00E3626F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -656,65 +668,65 @@
               <w:t>Planuoju savo mokymąsi, laiku atlieku užduotis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB2D4B" w14:paraId="6B35196A" w14:textId="77777777" w:rsidTr="00A276C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6E7CCC85" w14:textId="77777777" w:rsidR="00AB2D4B" w:rsidRDefault="00AB2D4B" w:rsidP="00A276C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44BEEA73" w14:textId="7325213A" w:rsidR="00AB2D4B" w:rsidRDefault="004E1C4E" w:rsidP="00A276C2">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Gebu savarankiškai perskaityti ir suprasti užduotis</w:t>
+          <w:p w14:paraId="44BEEA73" w14:textId="1AC26526" w:rsidR="00AB2D4B" w:rsidRDefault="004E1C4E" w:rsidP="00A276C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gebu savarankiškai perskaityti ir suprasti užduotis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB2D4B" w14:paraId="1711665F" w14:textId="77777777" w:rsidTr="00A276C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6F1CD6F7" w14:textId="77777777" w:rsidR="00AB2D4B" w:rsidRDefault="00AB2D4B" w:rsidP="00A276C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="406FAB74" w14:textId="18FF398F" w:rsidR="00AB2D4B" w:rsidRPr="00410790" w:rsidRDefault="004E1C4E" w:rsidP="00A276C2">
@@ -1741,157 +1753,466 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A22B54D" w14:textId="5626CF83" w:rsidR="00AB2D4B" w:rsidRDefault="004E1C4E" w:rsidP="00AB2D4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gerbiu autorystės teises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F44D71B" w14:textId="77777777" w:rsidR="00A276C2" w:rsidRPr="00A276C2" w:rsidRDefault="00A276C2" w:rsidP="00A276C2">
+    <w:p w14:paraId="6F44D71B" w14:textId="7A885CCF" w:rsidR="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00A276C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5D742C" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRDefault="00CC16AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083EA94F" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kompetencijų apibrėžimai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F1EFB3" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A85821D" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Komunikavimo kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - gebėjimas kurti, perduoti ir suprasti žinias (faktus, požiūrius ar asmenines nuostatas), etiškai naudotis verbalinėmis ir neverbalinėmis komunikavimo priemonėmis ir technologijomis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDD7571" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pažinimo kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - motyvacija ir gebėjimas pažinti save ir pasaulį, įgyjami suvokiant (perimant) žmonijos kultūrinę patirtį. Ši kompetencija apima dalyko žinias ir gebėjimus, kritinio mąstymo, problemų sprendimo, mokėjimo mokytis gebėjimus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EF40E6" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kultūrinė kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - kultūrinė savimonė, grįsta žiniomis, aktyvia kultūrine raiška ir kultūriniu sąmoningumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65999104" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pilietiškumo kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - pilietinis tapatumas ir pilietinė galia, grįsta vertybėmis, nuostatomis, žiniomis ir praktinio veikimo gebėjimais, įgalinančiais kartu su kitais atsakingai kurti demokratišką visuomenę, stiprinti Lietuvos valstybingumą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5D4202" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kūrybiškumo kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - sau ir kitiems reikšmingų kūrybinių idėjų, produktų, problemų sprendimų tyrinėjimas, generavimas, kūrimas, vertinimas, išlaikant darnų santykį su savimi ir aplinka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BA34B9" w14:textId="77777777" w:rsidR="00CC16AA" w:rsidRPr="00CC16AA" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Socialinė, emocinė ir sveikos gyvensenos kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - asmens savimonė ir savitvarda, socialinis sąmoningumas, tarpusavio santykių kūrimo gebėjimai, atsakingas sprendimų priėmimas ir asmens rūpinimasis fizine ir psichine sveikata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6709B597" w14:textId="4D85698F" w:rsidR="00A276C2" w:rsidRPr="00A276C2" w:rsidRDefault="00CC16AA" w:rsidP="00CC16AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Skaitmeninė kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC16AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - motyvacija ir gebėjimas naudotis skaitmeninėmis technologijomis užduotims atlikti, mokytis, problemoms spręsti, dirbti, bendrauti ir bendradarbiauti, valdyti informacija?, efektyviai, tinkamai, saugiai, kritiškai, savarankiškai ir etiškai kurti ir dalytis skaitmeniniu turiniu</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A276C2" w:rsidRPr="00A276C2" w:rsidSect="00606BAD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A276C2"/>
     <w:rsid w:val="003734BA"/>
     <w:rsid w:val="00410790"/>
+    <w:rsid w:val="00414CEF"/>
     <w:rsid w:val="004E1C4E"/>
     <w:rsid w:val="00526490"/>
     <w:rsid w:val="005E130F"/>
     <w:rsid w:val="00606BAD"/>
     <w:rsid w:val="006871D3"/>
     <w:rsid w:val="007C19F0"/>
     <w:rsid w:val="007E6E9D"/>
     <w:rsid w:val="008C29E2"/>
+    <w:rsid w:val="00927339"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00AB2D4B"/>
+    <w:rsid w:val="00CC16AA"/>
     <w:rsid w:val="00D22A0E"/>
     <w:rsid w:val="00E3626F"/>
+    <w:rsid w:val="00EC314D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C3BFB24"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7EEC32B5-8BA7-47DB-A724-1E038AE4945E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2297,52 +2618,53 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A276C2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2906,69 +3228,69 @@
     <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0582AB0-5E96-48AB-B220-5D1CA141F19F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1252</Words>
-  <Characters>715</Characters>
+  <Words>2254</Words>
+  <Characters>1285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1964</CharactersWithSpaces>
+  <CharactersWithSpaces>3532</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vaida Plučiuvienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>