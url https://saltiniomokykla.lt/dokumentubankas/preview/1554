--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -35,59 +35,59 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="590F1D70" w14:textId="2ECD4AC4" w:rsidR="00B7385D" w:rsidRPr="00931D23" w:rsidRDefault="00B7385D" w:rsidP="00B7385D">
       <w:pPr>
         <w:ind w:left="5387" w:firstLine="759"/>
       </w:pPr>
       <w:r>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E9459A" w14:textId="77777777" w:rsidR="00B7385D" w:rsidRPr="00931D23" w:rsidRDefault="00B7385D" w:rsidP="00B7385D">
       <w:pPr>
         <w:ind w:left="5387" w:firstLine="759"/>
       </w:pPr>
       <w:r w:rsidRPr="00931D23">
         <w:t xml:space="preserve">Raseinių Šaltinio </w:t>
       </w:r>
       <w:r>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00931D23">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171FFEB6" w14:textId="378C373F" w:rsidR="00B7385D" w:rsidRPr="00B233EC" w:rsidRDefault="00B7385D" w:rsidP="00B7385D">
+    <w:p w14:paraId="171FFEB6" w14:textId="5A18EE5B" w:rsidR="00B7385D" w:rsidRPr="00B233EC" w:rsidRDefault="00B7385D" w:rsidP="00B7385D">
       <w:pPr>
         <w:ind w:left="5387" w:firstLine="759"/>
       </w:pPr>
       <w:r w:rsidRPr="00B233EC">
         <w:t>direktoriaus 202</w:t>
       </w:r>
-      <w:r w:rsidR="002053D0">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D077DD">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B233EC">
         <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="004A4621">
         <w:t>rugsėj</w:t>
       </w:r>
       <w:r w:rsidR="00827A42">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00BF1D71">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00932ABA" w:rsidRPr="00B233EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B233EC">
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417B56D2" w14:textId="11AC4C6A" w:rsidR="00B7385D" w:rsidRPr="00B233EC" w:rsidRDefault="00B7385D" w:rsidP="00B7385D">
       <w:pPr>
         <w:ind w:left="5387" w:firstLine="759"/>
       </w:pPr>
       <w:r w:rsidRPr="00B233EC">
@@ -921,51 +921,67 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="31C9F6F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Savarankiškas darbas – </w:t>
       </w:r>
       <w:r w:rsidRPr="31C9F6F8">
         <w:rPr>
           <w:color w:val="352D2A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t>darbas raštu, kurio trukmė iki 30 minučių, jo metu mokiniai atlieka pateiktas užduotis iš anksčiau ar naujai išmoktų temų. Savarankiško darbo tikslas – išsiaiškinti, kiek mokinys, naudodamasis įvairiais šaltiniais, mokymo(si) priemonėmis, geba įgytas žinias pritaikyti individualiai atlikdamas praktines užduotis;</w:t>
+        <w:t>darbas raštu, kurio trukmė iki 30 minučių, jo metu mokiniai atlieka pateiktas užduotis iš anksčiau ar naujai išmoktų temų. Savarankiško darbo tikslas – išsiaiškinti, kiek mokinys, naudodamasis įvairiais šaltiniais, mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="31C9F6F8">
+        <w:rPr>
+          <w:color w:val="352D2A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="31C9F6F8">
+        <w:rPr>
+          <w:color w:val="352D2A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t>) priemonėmis, geba įgytas žinias pritaikyti individualiai atlikdamas praktines užduotis;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7605D4" w14:textId="3963583C" w:rsidR="00035B86" w:rsidRPr="00792660" w:rsidRDefault="004B1670" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -998,51 +1014,59 @@
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31C9F6F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vertinimo patikimumas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – vertinimo tikrumas (neprieštaringumas), vertinimo rezultatų pastovumas: kai tas pats mokinys tomis pačiomis sąlygomis gauna tokį pat įvertinimą</w:t>
       </w:r>
       <w:r w:rsidRPr="00007096">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
-        <w:t>arba mokinių pasiekimus su nustatytais kriterijais (kriterinis vertinimas);</w:t>
+        <w:t>arba mokinių pasiekimus su nustatytais kriterijais (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kriterinis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vertinimas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB8D1BC" w14:textId="4689428E" w:rsidR="004B1670" w:rsidRPr="00DF2307" w:rsidRDefault="004B1670" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2307">
         <w:rPr>
@@ -1466,51 +1490,65 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95869">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>formuojamasis vertinimas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E95869">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> užtikrina svarbiausio mokinių pasiekimų vertinimo tikslo – padėti mokytis – įgyvendinimą. Formuojamasis vertinimas apibrėžiamas kaip cikliškas mokymo(si) metu gaunamos mokymosi informacijos panaudojimas tolesniam mokymui ir mokymuisi planuoti ar koreguoti. </w:t>
+        <w:t xml:space="preserve"> užtikrina svarbiausio mokinių pasiekimų vertinimo tikslo – padėti mokytis – įgyvendinimą. Formuojamasis vertinimas apibrėžiamas kaip cikliškas mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E95869">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E95869">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) metu gaunamos mokymosi informacijos panaudojimas tolesniam mokymui ir mokymuisi planuoti ar koreguoti. </w:t>
       </w:r>
       <w:r w:rsidR="0059682A" w:rsidRPr="00CF1DDA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Formuojamojo vertinimo </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1DDA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912297" w:rsidRPr="00CF1DDA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">metodus, </w:t>
       </w:r>
       <w:r w:rsidR="0012337C" w:rsidRPr="00CF1DDA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vertinimo rezultatus, </w:t>
       </w:r>
@@ -1548,56 +1586,58 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2307">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esa</w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00292FCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mos mokymosi situacijos diagnozavimą, siekiant tikslingai pasirinkti tinkamą mokymo strategiją, mokymo</w:t>
       </w:r>
       <w:r w:rsidR="00CF1DDA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E44614" w:rsidRPr="00292FCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF1DDA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00292FCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> turinį, mokinių veiklą ir kt.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59598F10" w14:textId="24F69F3D" w:rsidR="00BA3152" w:rsidRDefault="00292FCA" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
@@ -2239,76 +2279,88 @@
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012628C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apibendrinamąjį vertinimą mokytojas planuoja ir fiksuoja ilgalaikiame plane, programoje, elektroninio dienyno atsiskaitomųjų darbų grafike;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB2D493" w14:textId="574FDBF9" w:rsidR="00820B9B" w:rsidRPr="0012628C" w:rsidRDefault="00820B9B" w:rsidP="00EB0C18">
+    <w:p w14:paraId="5FB2D493" w14:textId="3F235B8D" w:rsidR="00820B9B" w:rsidRPr="0012628C" w:rsidRDefault="00820B9B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="225"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012628C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>formuojamąjį vertinimą - pamokos metmenyse.</w:t>
+        <w:t xml:space="preserve">formuojamąjį vertinimą </w:t>
+      </w:r>
+      <w:r w:rsidR="00D077DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012628C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamokos metmenyse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A91E4B7" w14:textId="7ECED56B" w:rsidR="00820B9B" w:rsidRPr="0012628C" w:rsidRDefault="00820B9B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012628C">
         <w:rPr>
@@ -2332,51 +2384,65 @@
     <w:p w14:paraId="7A002E19" w14:textId="324CA9EF" w:rsidR="00820B9B" w:rsidRPr="0012628C" w:rsidRDefault="00820B9B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012628C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adaptaciniu laikotarpiu mokinių pasiekimai pažymiais nevertinami. Pirmas 2 savaites mokinių pasiekimai kontroliniais darbais netikrinami. Norėdamas išsiaiškinti mokinių ugdymo(si) pasiekimus, mokytojas taiko individualius mokinių pažinimo metodus, kitas 2 savaites mokiniai rašo </w:t>
+        <w:t>Adaptaciniu laikotarpiu mokinių pasiekimai pažymiais nevertinami. Pirmas 2 savaites mokinių pasiekimai kontroliniais darbais netikrinami. Norėdamas išsiaiškinti mokinių ugdymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012628C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012628C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) pasiekimus, mokytojas taiko individualius mokinių pažinimo metodus, kitas 2 savaites mokiniai rašo </w:t>
       </w:r>
       <w:r w:rsidR="00067C03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">diagnostinius </w:t>
       </w:r>
       <w:r w:rsidRPr="0012628C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbus, bet įvertinimai į TAMO dienyną nerašomi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F56B51" w14:textId="44A28297" w:rsidR="00820B9B" w:rsidRPr="0012628C" w:rsidRDefault="00820B9B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
@@ -6754,139 +6820,199 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0702DD84" w14:textId="77777777" w:rsidR="00CC7939" w:rsidRPr="00CC7939" w:rsidRDefault="00CC7939" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFDE661" w14:textId="4E09BDB8" w:rsidR="0006475E" w:rsidRDefault="006E35A4" w:rsidP="00EB0C18">
+    <w:p w14:paraId="2FFDE661" w14:textId="10A6DB80" w:rsidR="0006475E" w:rsidRDefault="006E35A4" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F544EC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003713C6" w:rsidRPr="00F544EC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-8</w:t>
       </w:r>
       <w:r w:rsidRPr="00F544EC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> klasėse </w:t>
       </w:r>
       <w:r w:rsidR="009B7BDC" w:rsidRPr="00F544EC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>patenkinamas įvertinimas – įrašai: „slenkstinis“, „patenkinamas“, „pagrindinis“, „aukštesnysis“, „atleista“ („atl.“), „įskaityta“ („įsk.“), 4–10 balų įvertinimas</w:t>
+        <w:t>patenkinamas įvertinimas – įrašai: „slenkstinis“, „patenkinamas“, „pagrindinis“, „aukštesnysis“, „atleista“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="00F544EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="00F544EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.“), „įskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="00F544EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>įsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="00F544EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.“), 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D077DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="00F544EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10 balų įvertinimas</w:t>
       </w:r>
       <w:r w:rsidR="00E7553E" w:rsidRPr="00F544EC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="009B7BDC" w:rsidRPr="00754081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E3835E" w14:textId="0EE54514" w:rsidR="009B7BDC" w:rsidRPr="00754081" w:rsidRDefault="006E35A4" w:rsidP="00EB0C18">
+    <w:p w14:paraId="15E3835E" w14:textId="5A3F8895" w:rsidR="009B7BDC" w:rsidRPr="00754081" w:rsidRDefault="006E35A4" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00754081">
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="009B7BDC" w:rsidRPr="0006475E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>patenkinamas įvertinimas – įrašai: „nepatenkinamas“, „neįskaityta“ („neįsk</w:t>
-      </w:r>
+        <w:t>patenkinamas įvertinimas – įrašai: „nepatenkinamas“, „neįskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="0006475E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F7462E" w:rsidRPr="0006475E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B7BDC" w:rsidRPr="0006475E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“), 1–3 balų įvertinimas.</w:t>
+        <w:t>“), 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D077DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7BDC" w:rsidRPr="0006475E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 balų įvertinimas.</w:t>
       </w:r>
       <w:r w:rsidR="009B7BDC" w:rsidRPr="00754081">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B96FDD6" w14:textId="7A188D93" w:rsidR="008658A8" w:rsidRDefault="00ED3445" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Mo</w:t>
@@ -6924,75 +7050,95 @@
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008658A8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fi</w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="008658A8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ksuojamas nepatenkinamas pusmečio dalyko įvertinimas tuo atveju, jei mokinys per šį laikotarpį be pateisinamos priežasties nelankė mokyklos ir neatliko tuo laikotarpiu skirtų vertinimo užduočių (pvz., kontrolinių darbų ir kt.), nepademonstravo pasiekimų, numatytų pradinio ugdymo bendrosiose programose. Jei mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („atl.“).</w:t>
+        <w:t xml:space="preserve">ksuojamas nepatenkinamas pusmečio dalyko įvertinimas tuo atveju, jei mokinys per šį laikotarpį be pateisinamos priežasties nelankė mokyklos ir neatliko tuo laikotarpiu skirtų vertinimo užduočių (pvz., kontrolinių darbų ir kt.), nepademonstravo pasiekimų, numatytų pradinio ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="008658A8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bendrosiose programose. Jei mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="008658A8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="008658A8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.“).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D79E96" w14:textId="3A97EE0A" w:rsidR="000D2F45" w:rsidRPr="00D12059" w:rsidRDefault="003B0806" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Mo</w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="00D12059">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kiniui, besimokančiam pagal pagrindinio </w:t>
       </w:r>
       <w:r w:rsidR="004D24BE" w:rsidRPr="00D12059">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ugdymo </w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="00D12059">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">programą ir atlikusiam skirtas vertinimo užduotis, pusmečio ar kito trumpesnio nei metai laikotarpio dalyko įvertinimas (toliau –pusmečio dalyko įvertinimas) fiksuojamas iš visų atitinkamo laikotarpio balų / pažymių, </w:t>
       </w:r>
       <w:r w:rsidR="00DF518A" w:rsidRPr="00D12059">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">skaičiuojant </w:t>
@@ -7023,101 +7169,129 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fi</w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ksuojamas nepatenkinamas pusmečio dalyko įvertinimas įrašu „neįskaityta“ („neįsk.“), jei mokinys be pateisinamos priežasties nelankė mokyklos ir </w:t>
+        <w:t>ksuojamas nepatenkinamas pusmečio dalyko įvertinimas įrašu „neįskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.“), jei mokinys be pateisinamos priežasties nelankė mokyklos ir </w:t>
       </w:r>
       <w:r w:rsidR="00DF518A" w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iki </w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pusmečio pabaigos neatliko tuo laikotarpiu skirtų vertinimo užduočių (pvz., kontrolinių darbų ir kt.), nepademonstravo pasiekimų, numatytų pagrindinio ugdymo bendrosiose programose</w:t>
       </w:r>
       <w:r w:rsidR="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64758D4C" w14:textId="7BDD4AB4" w:rsidR="000D2F45" w:rsidRPr="002818B2" w:rsidRDefault="003B0806" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Je</w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („atl.“)</w:t>
+        <w:t>i mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.“)</w:t>
       </w:r>
       <w:r w:rsidR="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBA7C72" w14:textId="17B0F1AD" w:rsidR="000D2F45" w:rsidRPr="002818B2" w:rsidRDefault="003B0806" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7175,51 +7349,79 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jei</w:t>
       </w:r>
       <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bent vienu pusmečiu fiksuotas įvertinimas įrašu „neįskaityta“ („neįsk.“), tuomet dalyko metinis įvertinimas – „neįskaityta“ („neįsk.“)</w:t>
+        <w:t xml:space="preserve"> bent vienu pusmečiu fiksuotas įvertinimas įrašu „neįskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.“), tuomet dalyko metinis įvertinimas – „neįskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D2F45" w:rsidRPr="002818B2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.“)</w:t>
       </w:r>
       <w:r w:rsidR="002818B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127C8B6C" w14:textId="02AAABD2" w:rsidR="000D2F45" w:rsidRPr="002818B2" w:rsidRDefault="003B0806" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7268,52 +7470,60 @@
     </w:p>
     <w:p w14:paraId="0C73BB31" w14:textId="789C0F39" w:rsidR="007920BE" w:rsidRPr="00D90DCA" w:rsidRDefault="007920BE" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90DCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pasibaigus pusmečiui dalyko mokytojas, įvertinęs mokinio pasiekimus 1-3 balais, „neįsk</w:t>
-      </w:r>
+        <w:t>Pasibaigus pusmečiui dalyko mokytojas, įvertinęs mokinio pasiekimus 1-3 balais, „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90DCA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DF518A" w:rsidRPr="00D90DCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E2C16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90DCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00850D80">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7565,58 +7775,72 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Moki</w:t>
       </w:r>
       <w:r w:rsidRPr="00833081">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">niui, atvykusiam iš mokyklos, kurioje jo mokymosi pasiekimai buvo apibendrinami baigiantis pusmečiui, dalykų metiniai įvertinimai fiksuojami gavus tos mokyklos pažymą apie mokymosi pasiekimus, kurioje nurodomi šiam mokiniui fiksuoti dalykų įvertinimai gruodžio 1 d. ir (ar) kovo 1 d. Jeigu ankstesnėje mokykloje vadovaujantis ugdymo planu dalyko trimestrų ar pusmečio įvertinimas yra fiksuotas ne pažymiu, pusmečio ar metinis pažymys pagal dešimtbalę </w:t>
+        <w:t xml:space="preserve">niui, atvykusiam iš mokyklos, kurioje jo mokymosi pasiekimai buvo apibendrinami baigiantis pusmečiui, dalykų metiniai įvertinimai fiksuojami gavus tos mokyklos pažymą apie mokymosi pasiekimus, kurioje nurodomi šiam mokiniui fiksuoti dalykų įvertinimai gruodžio 1 d. ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00833081">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sistemą fiksuojamas iš šioje mokykloje įrašytų pažymių, atsižvelgus į patenkinamą ar nepatenkinamą įvertinimą įrašu.</w:t>
+        <w:t xml:space="preserve">(ar) kovo 1 d. Jeigu ankstesnėje mokykloje vadovaujantis ugdymo planu dalyko trimestrų ar pusmečio įvertinimas yra fiksuotas ne pažymiu, pusmečio ar metinis pažymys pagal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00833081">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dešimtbalę</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00833081">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemą fiksuojamas iš šioje mokykloje įrašytų pažymių, atsižvelgus į patenkinamą ar nepatenkinamą įvertinimą įrašu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120C19A4" w14:textId="2E5EE6E2" w:rsidR="00833081" w:rsidRDefault="00833081" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -8084,247 +8308,311 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jei mokinių, mokomų pagal individualizuot</w:t>
       </w:r>
       <w:r w:rsidR="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">os ugdymo </w:t>
       </w:r>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">programas, žinios, gebėjimai ir įgūdžiai nesiekia bendrųjų programų nustatyto mokomųjų dalykų patenkinamo pasiekimų lygmens, jie vertinami pagal jiems sudarytos programos turinio įsisavinimo lygį. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C17EBC" w14:textId="66C899BE" w:rsidR="00AD4006" w:rsidRDefault="00AD4006" w:rsidP="00EB0C18">
+    <w:p w14:paraId="72C17EBC" w14:textId="3037C639" w:rsidR="00AD4006" w:rsidRDefault="00AD4006" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253F46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dėl mokinio, kuris mokosi pagal individualizuotą pradinio ugdymo ir individualizuotą pagrindinio ugdymo programą</w:t>
       </w:r>
       <w:r w:rsidR="00FE1329">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00253F46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mokymosi pasiekimų vertinimo (būdų, periodiškumo) ir įforminimo susitariama mokykloje. Susitarimai priimami, atsižvelgiant į mokinio galias ir vertinimo suvokimą, specialiuosius ugdymosi poreikius, numatomą pažangą, tėvų (globėjų, rūpintojų) pageidavimus. </w:t>
       </w:r>
       <w:r w:rsidR="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokinių pasiekimai aprašomi individualizuotose dalykų ugdymo programose pusmečio pabaigoje. </w:t>
       </w:r>
       <w:r w:rsidR="00F26332" w:rsidRPr="00253F46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mok</w:t>
       </w:r>
       <w:r w:rsidR="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inių pasiekimų įvertinimai fiksuojami </w:t>
       </w:r>
       <w:r w:rsidRPr="004D24BE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>įraš</w:t>
       </w:r>
       <w:r w:rsidR="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidRPr="004D24BE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253F46" w:rsidRPr="004D24BE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-</w:t>
       </w:r>
       <w:r w:rsidR="00850D80">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r w:rsidR="00253F46" w:rsidRPr="004D24BE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">klasėse - </w:t>
+        <w:t xml:space="preserve">klasėse </w:t>
+      </w:r>
+      <w:r w:rsidR="00D077DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A4621">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>į</w:t>
       </w:r>
       <w:r w:rsidR="008A0F0A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>sk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A0F0A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sk.)</w:t>
+        <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00E807EA" w:rsidRPr="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E807EA" w:rsidRPr="00253F46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„įskaityta“</w:t>
       </w:r>
       <w:r w:rsidR="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00850D80" w:rsidRPr="004A4621">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> neįskaityta (neįsk.)</w:t>
+        <w:t xml:space="preserve"> neįskaityta (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00850D80" w:rsidRPr="004A4621">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00850D80" w:rsidRPr="004A4621">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00E807EA" w:rsidRPr="00850D80">
         <w:rPr>
           <w:color w:val="388600"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253F46" w:rsidRPr="00850D80">
         <w:rPr>
           <w:color w:val="388600"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00253F46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(pusmečio pabaigoje, TAMO dienyne, individualizuotose dalykų programose).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160B8B66" w14:textId="7F1AD13C" w:rsidR="00E807EA" w:rsidRPr="00253F46" w:rsidRDefault="00E807EA" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mokinio, kuriam bendrojo ugdymo programa pritaikoma ar individualizuojama</w:t>
       </w:r>
       <w:r w:rsidR="00FE1329">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E807EA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mokymosi pažanga ir pasiekimai ugdymo procese vertinami pagal mokinio individualiame ugdymo plane numatytus individualios pažangos keliamus tikslus, kurie yra suderinti su Bendrosiose programose numatytais pasiekimais, aptarus su mokiniu, jo tėvais (globėjais, rūpintojais), švietimo pagalbą teikiančiais specialistais, kokiais aspektais bus pritaikomas ugdymo turinys (ko sieks ir mokysis mokinys, kaip bus mokoma(si), kokie bus mokinio mokymosi pasiekimų vertinimo ir pa(si)tikrinimo būdai, kokiomis mokymo(si) priemonėmis bus naudojamasi).</w:t>
+        <w:t xml:space="preserve"> mokymosi pažanga ir pasiekimai ugdymo procese vertinami pagal mokinio individualiame ugdymo plane numatytus individualios pažangos keliamus tikslus, kurie yra suderinti su Bendrosiose programose numatytais pasiekimais, aptarus su mokiniu, jo tėvais (globėjais, rūpintojais), švietimo pagalbą teikiančiais specialistais, kokiais aspektais bus pritaikomas ugdymo turinys (ko sieks ir mokysis mokinys, kaip bus mokoma(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E807EA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E807EA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kokie bus mokinio mokymosi pasiekimų vertinimo ir pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E807EA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E807EA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)tikrinimo būdai, kokiomis mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E807EA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E807EA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) priemonėmis bus naudojamasi).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0427E8EA" w14:textId="1E5C91C5" w:rsidR="00AD4006" w:rsidRPr="00116DA8" w:rsidRDefault="00AD4006" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116DA8">
@@ -8445,129 +8733,227 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="648B7D0F" w14:textId="7EDD30E7" w:rsidR="00BA3152" w:rsidRPr="009251DE" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009251DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">asmeninis (mokinio) lygmuo apima mokinio konkrečių mokymosi pasiekimų įsivertinimą. Įsivertinimas yra planuojamas ir įgyvendinimas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(si)renkami atsižvelgiant į individualius mokinio poreikius, polinkius bei galimybes. Mokinių įsivertinimas ir ilgalaikis pažangos stebėjimas </w:t>
+        <w:t>asmeninis (mokinio) lygmuo apima mokinio konkrečių mokymosi pasiekimų įsivertinimą. Įsivertinimas yra planuojamas ir įgyvendinimas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)renkami atsižvelgiant į individualius mokinio poreikius, polinkius bei galimybes. Mokinių įsivertinimas ir ilgalaikis pažangos stebėjimas </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk148623772"/>
       <w:r w:rsidRPr="009251DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ugdo savivaldaus mokymosi gebėjimus</w:t>
+        <w:t xml:space="preserve">ugdo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>savivaldaus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokymosi gebėjimus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="009251DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5649977E" w14:textId="334D06F9" w:rsidR="00BA3152" w:rsidRPr="009251DE" w:rsidRDefault="00DC785B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009251DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="009251DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>arpasmeninis (kelių mokinių) lygmuo apima mokinių tarpusavio įsivertinimą pagal konkrečias kompetencijas. Į(si)vertinimas yra planuojamas ir įgyvendinamas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(si)renkami atsižvelgiant į mokinių tarpusavio santykius, darbo mažesnėse ar didesnėse grupėse patirtį, grupių dinamiką ir kitas svarbias porų ir / ar grupių charakteristikas;</w:t>
+        <w:t>arpasmeninis (kelių mokinių) lygmuo apima mokinių tarpusavio įsivertinimą pagal konkrečias kompetencijas. Į(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)vertinimas yra planuojamas ir įgyvendinamas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="009251DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)renkami atsižvelgiant į mokinių tarpusavio santykius, darbo mažesnėse ar didesnėse grupėse patirtį, grupių dinamiką ir kitas svarbias porų ir / ar grupių charakteristikas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459DF4" w14:textId="340ABD07" w:rsidR="00BA3152" w:rsidRDefault="00DC785B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC785B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bendruomeninis klasės lygmuo apima mokytojo planuojamą ir įgyvendinamą mokinių pasiekimų vertinimą, siekiant visų trijų tikslų – padėti mokytis, pripažinti ir sertifikuoti rezultatus, valdyti mokymo(si) kokybę. Mokinių pasiekimų vertinimo būdai, metodai bei priemonės pa(si)renkami atsižvelgiant į mokymo(si) tikslus, konkretaus mokomojo dalyko specifiką. Siekdamas adekvataus ir veiksmingo kompetencijų vertinimo, mokytojas atsižvelgia į visos klasės ir kiekvieno mokinio poreikius, polinkius bei galimybes ir prasmingai derina visus vertinimo būdus. Mokytojai įgyvendina kompetencijomis grįstus uždavinius pasiūlydami mokiniams atlikti turtingas užduotis, atskleidžiančias kompetencijų raišką;</w:t>
+        <w:t>bendruomeninis klasės lygmuo apima mokytojo planuojamą ir įgyvendinamą mokinių pasiekimų vertinimą, siekiant visų trijų tikslų – padėti mokytis, pripažinti ir sertifikuoti rezultatus, valdyti mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) kokybę. Mokinių pasiekimų vertinimo būdai, metodai bei priemonės pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)renkami atsižvelgiant į mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00DC785B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) tikslus, konkretaus mokomojo dalyko specifiką. Siekdamas adekvataus ir veiksmingo kompetencijų vertinimo, mokytojas atsižvelgia į visos klasės ir kiekvieno mokinio poreikius, polinkius bei galimybes ir prasmingai derina visus vertinimo būdus. Mokytojai įgyvendina kompetencijomis grįstus uždavinius pasiūlydami mokiniams atlikti turtingas užduotis, atskleidžiančias kompetencijų raišką;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C98A08" w14:textId="089F0FD8" w:rsidR="00BA3152" w:rsidRDefault="00DC785B" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC785B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8668,50 +9054,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F38CE27" w14:textId="0DEBF38E" w:rsidR="00BA3152" w:rsidRPr="00116DA8" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A81289">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">okiniai ugdosi kompetencijas </w:t>
       </w:r>
       <w:r w:rsidR="00381516">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(priedas </w:t>
       </w:r>
       <w:r w:rsidR="00CE7809">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
@@ -8747,77 +9134,100 @@
         <w:t>ertindami mokinių įgytas kompetencijas, mokytojai vadovaujasi nuostata, kad:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71499C16" w14:textId="4741480F" w:rsidR="00BA3152" w:rsidRPr="00116DA8" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ugdant mokinių kompetencijas dalyku, jos vertinamos kartu su dalykiniais pasiekimais;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209FCC01" w14:textId="7E508B5E" w:rsidR="00C21C0F" w:rsidRPr="00F70626" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
+    <w:p w14:paraId="209FCC01" w14:textId="064B9D1D" w:rsidR="00C21C0F" w:rsidRPr="00F70626" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70626">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mokinių kompetencijos, įgytos dalyvaujant socialinėse, pilietinėse, kultūrinėse ir kitose ugdomosiose veiklose, vertinamos mokyklos nustatyta tvarka</w:t>
+        <w:t>mokinių kompetencijos, įgytos dalyvaujant</w:t>
+      </w:r>
+      <w:r w:rsidR="00830D54">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edukacinėse </w:t>
+      </w:r>
+      <w:r w:rsidR="00830D54" w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>išvykose, tarptautiniuose projektuose,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socialinėse, pilietinėse, kultūrinėse ir kitose ugdomosios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70626">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e veiklose, vertinamos mokyklos nustatyta tvarka</w:t>
       </w:r>
       <w:r w:rsidR="004F47B9" w:rsidRPr="00F70626">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335DABB8" w14:textId="63DA92AE" w:rsidR="00C21C0F" w:rsidRPr="00F70626" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -8927,58 +9337,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B727D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007B727D" w:rsidRPr="00F70626">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-4 klasių mokiniai pildo kompetencijų įsivertinimo formą (priedas Nr. </w:t>
       </w:r>
       <w:r w:rsidR="007B727D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007B727D" w:rsidRPr="00F70626">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>), kurioje kompetencijos ūgt</w:t>
+        <w:t xml:space="preserve">), kurioje kompetencijos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B727D" w:rsidRPr="00F70626">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ūgt</w:t>
       </w:r>
       <w:r w:rsidR="009E320E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>į</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B727D" w:rsidRPr="00F70626">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> žymi simboliai (lipdukais)</w:t>
       </w:r>
       <w:r w:rsidR="007B727D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53431B3F" w14:textId="33C113E4" w:rsidR="004829FA" w:rsidRPr="00F70626" w:rsidRDefault="003448AA" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
@@ -9392,51 +9810,51 @@
       <w:r w:rsidR="006E049A" w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dėl bendrų principų teikiant grįžtamąjį ryšį, kad būtų laikomasi vienodo sisteminio požiūrio, atsispindinčio mokyklos vertinimo tvarkoje</w:t>
       </w:r>
       <w:r w:rsidR="00D753A9" w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150FE513" w14:textId="2A386227" w:rsidR="00BA3152" w:rsidRPr="009703A3" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
+    <w:p w14:paraId="150FE513" w14:textId="6188D70F" w:rsidR="00BA3152" w:rsidRPr="009703A3" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grįžtamasis ryšys teikiamas pasitelkiant vertinimo įrankius, fiksuojančius kompetencijos augimą</w:t>
       </w:r>
       <w:r w:rsidR="00D82022" w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9578,90 +9996,126 @@
       <w:r w:rsidR="00E20C3C" w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kaupiamąjį vertinimą</w:t>
       </w:r>
       <w:r w:rsidR="00DC2129" w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D82022" w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kt.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AB916E" w14:textId="65985B52" w:rsidR="00D753A9" w:rsidRPr="009703A3" w:rsidRDefault="00894212" w:rsidP="00EB0C18">
+    <w:p w14:paraId="29AB916E" w14:textId="5F37602E" w:rsidR="00D753A9" w:rsidRPr="009703A3" w:rsidRDefault="00894212" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009703A3" w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>okinio k</w:t>
       </w:r>
       <w:r w:rsidR="00D753A9" w:rsidRPr="009703A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ompetencijų įrodymai pusmečio ir mokslo metų pabaigoje aptariami su klasės vadovu, apibendrinami vadovo rašytiniu komentaru ir rekomendacijomis dėl kompetencijų tobulinimo;</w:t>
+        <w:t xml:space="preserve">ompetencijų </w:t>
+      </w:r>
+      <w:r w:rsidR="00D753A9" w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įrodymai </w:t>
+      </w:r>
+      <w:r w:rsidR="00830D54" w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gruodžio</w:t>
+      </w:r>
+      <w:r w:rsidR="00D753A9" w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00830D54" w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gegužės mėnesį</w:t>
+      </w:r>
+      <w:r w:rsidR="00D753A9" w:rsidRPr="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D753A9" w:rsidRPr="009703A3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptariami su klasės vadovu, apibendrinami vadovo rašytiniu komentaru ir rekomendacijomis dėl kompetencijų tobulinimo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7826278E" w14:textId="1878F524" w:rsidR="00D753A9" w:rsidRPr="00D26856" w:rsidRDefault="00E2323F" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9695,87 +10149,93 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">okinio įgytoms kompetencijoms vertinti </w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="007B5576">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gali būti</w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00116DA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pasitelkiamas ir kaupiamasis vertinimas, sudarantis galimybes kaupti išsamią informaciją apie kompetencijų pokyčius ilgesnėje laiko atkarpoje bei panaudoti ją grįžtamajam ryšiui teikti. Kaupiamasis vertinimas turi remtis mokytojo kokybiniais pastebėjimais apie mokinio daromą pažangą, fiksuojamais mokytojui patogia forma, kuriais remdamasis prireikus jis galėtų pagrįsti savo sprendimą apie galutinį apibendrintą </w:t>
+        <w:t xml:space="preserve"> pasitelkiamas ir kaupiamasis vertinimas, sudarantis galimybes kaupti išsamią informaciją apie kompetencijų pokyčius ilgesnėje </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44614" w:rsidRPr="00116DA8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">laiko atkarpoje bei panaudoti ją grįžtamajam ryšiui teikti. Kaupiamasis vertinimas turi remtis mokytojo kokybiniais pastebėjimais apie mokinio daromą pažangą, fiksuojamais mokytojui patogia forma, kuriais remdamasis prireikus jis galėtų pagrįsti savo sprendimą apie galutinį apibendrintą </w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokinio pasiekimų vertinimą</w:t>
       </w:r>
       <w:r w:rsidR="008F066F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3245FDB5" w14:textId="1836C1E9" w:rsidR="00E20C3C" w:rsidRPr="00D26856" w:rsidRDefault="008F066F" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00E20C3C" w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ėl kaupiamojo vertinimo taikymo/netaikymo</w:t>
       </w:r>
       <w:r w:rsidR="002F08F2" w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprendimus</w:t>
       </w:r>
       <w:r w:rsidR="00E20C3C" w:rsidRPr="00D26856">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> priima</w:t>
       </w:r>
       <w:r w:rsidR="001857C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalyko</w:t>
@@ -10058,51 +10518,65 @@
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Asmeninės  pažangos tikslas – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9037C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ugdyti mokinių savivaldaus mokymosi gebėjimus</w:t>
+        <w:t xml:space="preserve">ugdyti mokinių </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C9037C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>savivaldaus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C9037C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokymosi gebėjimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522E8EAE" w14:textId="4844D5C9" w:rsidR="00C9037C" w:rsidRDefault="00C9037C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
@@ -10202,73 +10676,85 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Mo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinys</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0B4307" w14:textId="7B53A12C" w:rsidR="00DA019C" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
+    <w:p w14:paraId="7A0B4307" w14:textId="14C13033" w:rsidR="00DA019C" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kiekvieno pusmečio pradžioje (rugsėjo, vasario mėn.) išsikelia ilgalaikius mokymosi tikslus ateinančiam mokymosi laikotarpiui, su tėvais (globėjais, rūpintojais) ir klasės vadovu aptaria, kaip sieks numatytų rezultatų</w:t>
+        <w:t xml:space="preserve"> kiekvieno pusmečio pradžioje (rugsėjo, vasario mėn.) išsikelia ilgalaikius mokymosi tikslus</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80687">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (7 priedas)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA019C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ateinančiam mokymosi laikotarpiui, su tėvais (globėjais, rūpintojais) ir klasės vadovu aptaria, kaip sieks numatytų rezultatų</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D176253" w14:textId="487EF661" w:rsidR="00DA019C" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10537,123 +11023,117 @@
     <w:p w14:paraId="3BE843E8" w14:textId="09FC2179" w:rsidR="00DA019C" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kartą per mėnesį klasės valandėlės metu atlieka mokinių individualios pažangos analizę, peržiūri auklėtinių mokymosi rezultatus, lankomumo ataskaitas, pagyrimus/pastabas ir su mokiniais aptaria, kaip sekasi siekti numatytų asmeninės pažangos  rezultatų. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5881E622" w14:textId="0C03BF88" w:rsidR="00DA019C" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
+    <w:p w14:paraId="5881E622" w14:textId="43E798A3" w:rsidR="00DA019C" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">po signalinio pusmečio organizuoja individualius  pokalbius su klasėje dirbančiais mokytojais,  mokinio tėvais (globėjais, rūpintojais) ir aptaria mokinių mokymosi sėkmes, nesėkmes, elgesio, lankomumo problemas, pagalbos mokiniui teikimo formas ir galimybes; </w:t>
+        <w:t xml:space="preserve">po signalinio pusmečio organizuoja individualius pokalbius su klasėje dirbančiais mokytojais, mokinio tėvais (globėjais, rūpintojais) ir aptaria mokinių mokymosi sėkmes, nesėkmes, elgesio, lankomumo problemas, pagalbos mokiniui teikimo formas ir galimybes; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6691CD" w14:textId="7819906C" w:rsidR="00DA019C" w:rsidRDefault="006E11C1" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5-8 klasių</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadovai</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA019C" w:rsidRPr="00DA019C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">kartu su mokiniais pasibaigus mokslo metams, fiksuoja jų individualią pažangą, lygina ankstesnių metų ir einamųjų metų metinius įvertinimus. Individuali pažanga fiksuojama iš šių dalykų: lietuvių kalbos ir literatūros, anglų kalbos, rusų kalbos, vokiečių kalbos, </w:t>
-[...6 lines deleted...]
-        <w:t>matematikos, istorijos, geografijos, fizikos, biologijos, chemijos, informacinių technologijų, gamtos ir žmogaus;</w:t>
+        <w:t>kartu su mokiniais pasibaigus mokslo metams, fiksuoja jų individualią pažangą, lygina ankstesnių metų ir einamųjų metų metinius įvertinimus. Individuali pažanga fiksuojama iš šių dalykų: lietuvių kalbos ir literatūros, anglų kalbos, rusų kalbos, vokiečių kalbos, matematikos, istorijos, geografijos, fizikos, biologijos, chemijos, informacinių technologijų, gamtos ir žmogaus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF42B15" w14:textId="35A38F53" w:rsidR="00DA019C" w:rsidRPr="007D5E2A" w:rsidRDefault="00DA019C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analizuoja fiksuotą individualią mokinių pažangą</w:t>
@@ -11365,91 +11845,91 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9460D9" w14:textId="33E593E8" w:rsidR="00BA3152" w:rsidRDefault="00E44614" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vertinant pasiekimus apibendrinamuoju būdu, mokinių rezultatai yra naudojami mokinio pasiekimų lygiui nustatyti, užfiksuo</w:t>
       </w:r>
       <w:r w:rsidR="00AD37A3" w:rsidRPr="00116DA8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jami elektroniniame dienyne TAMO </w:t>
       </w:r>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir panaudoti rezultatams įskaityti ir įgytam išsilavinimui patvirtinti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D543322" w14:textId="1B3D7DFE" w:rsidR="00BA3152" w:rsidRPr="00116DA8" w:rsidRDefault="00116DA8" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116DA8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00E44614" w:rsidRPr="00116DA8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">acionalinių ir tarptautinių pasiekimų patikrinimų rezultatai naudojami mokyklos, savivaldybės, nacionalinio lygmens rezultatams stebėti ir ugdymo kokybei užtikrinti, reikiamiems vadybiniams sprendimams priimti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538C0364" w14:textId="77777777" w:rsidR="00EC0710" w:rsidRDefault="00EC0710" w:rsidP="00E43DFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78F046DE" w14:textId="14D58C24" w:rsidR="00BA3152" w:rsidRDefault="00AF5958" w:rsidP="00E43DFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -12032,50 +12512,51 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B848C7F" w14:textId="5F6E0869" w:rsidR="00AD4006" w:rsidRPr="00AD4006" w:rsidRDefault="00AF5958" w:rsidP="00E43DFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00EC0710">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00AD4006" w:rsidRPr="00AD4006">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SKYRIUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470EA639" w14:textId="618025F1" w:rsidR="00AD4006" w:rsidRPr="00AD4006" w:rsidRDefault="00486A60" w:rsidP="00E43DFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -12153,80 +12634,92 @@
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2644">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-8 klasių mokinių tėvai (globėjai, rūpintojai) apie mokinių pasiekimus informuojami elektroniniame dienyne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E24DD5" w14:textId="1C7926F0" w:rsidR="00AD4006" w:rsidRPr="00BC2644" w:rsidRDefault="0052257C" w:rsidP="00EB0C18">
+    <w:p w14:paraId="08E24DD5" w14:textId="53A8ED23" w:rsidR="00AD4006" w:rsidRPr="00BC2644" w:rsidRDefault="0052257C" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mokinių t</w:t>
       </w:r>
       <w:r w:rsidR="00AD4006" w:rsidRPr="00BC2644">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ėvams (globėjams, rūpintojams), neturintiems galimybės prisijungti prie elektroninio dienyno, kas mėnesį klasių vadovai išspausdina mokinio pažangumo ir lankomumo ataskaitas, pasibaigus pusmečiui -  pusmečio pažangumo ir lankomumo ataskaitas ir kartą per pusmetį mokinių tėvų </w:t>
+        <w:t xml:space="preserve">ėvams (globėjams, rūpintojams), neturintiems galimybės prisijungti prie elektroninio dienyno, kas mėnesį klasių vadovai išspausdina mokinio pažangumo ir lankomumo ataskaitas, pasibaigus pusmečiui </w:t>
+      </w:r>
+      <w:r w:rsidR="00D077DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4006" w:rsidRPr="00BC2644">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pusmečio pažangumo ir lankomumo ataskaitas ir kartą per pusmetį mokinių tėvų </w:t>
       </w:r>
       <w:r w:rsidR="00FD4AF7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(globėjų, rūpintojų) </w:t>
       </w:r>
       <w:r w:rsidR="00AD4006" w:rsidRPr="00BC2644">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>susirinkimuose (individualių pokalbių metu) pristato mokinių mokymosi ir lankomumo analizę.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD09441" w14:textId="50CC4E1B" w:rsidR="00AD4006" w:rsidRPr="00BC2644" w:rsidRDefault="00A2168A" w:rsidP="00EB0C18">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
@@ -12593,133 +13086,133 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00035B86" w:rsidSect="008C6BDA">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="289" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="519E6D06" w14:textId="77777777" w:rsidR="00390166" w:rsidRDefault="00390166">
+    <w:p w14:paraId="1A5D3B9E" w14:textId="77777777" w:rsidR="008951AE" w:rsidRDefault="008951AE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59D31631" w14:textId="77777777" w:rsidR="00390166" w:rsidRDefault="00390166">
+    <w:p w14:paraId="6B648AAA" w14:textId="77777777" w:rsidR="008951AE" w:rsidRDefault="008951AE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B565A3F" w14:textId="77777777" w:rsidR="00390166" w:rsidRDefault="00390166"/>
+    <w:p w14:paraId="2D47DCE5" w14:textId="77777777" w:rsidR="008951AE" w:rsidRDefault="008951AE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaLT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7667F1A2" w14:textId="77777777" w:rsidR="00BA3152" w:rsidRDefault="00E44614">
     <w:pPr>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
@@ -12778,93 +13271,93 @@
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="348CCC55" w14:textId="77777777" w:rsidR="00BA3152" w:rsidRDefault="00BA3152">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48CF28F9" w14:textId="77777777" w:rsidR="00390166" w:rsidRDefault="00390166">
+    <w:p w14:paraId="466DCE1E" w14:textId="77777777" w:rsidR="008951AE" w:rsidRDefault="008951AE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60DE94B4" w14:textId="77777777" w:rsidR="00390166" w:rsidRDefault="00390166">
+    <w:p w14:paraId="1473A795" w14:textId="77777777" w:rsidR="008951AE" w:rsidRDefault="008951AE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="303040BF" w14:textId="77777777" w:rsidR="00390166" w:rsidRDefault="00390166"/>
+    <w:p w14:paraId="36621A90" w14:textId="77777777" w:rsidR="008951AE" w:rsidRDefault="008951AE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DC81C7A" w14:textId="77777777" w:rsidR="00BA3152" w:rsidRDefault="00BA3152">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="240AD12B" w14:textId="77777777" w:rsidR="00BA3152" w:rsidRDefault="00E44614">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
@@ -14019,61 +14512,62 @@
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BC56D53"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9EF2435A"/>
+    <w:tmpl w:val="6D4A44F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -16368,131 +16862,133 @@
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1261068569">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1868329706">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1778719340">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="26032034">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="502859247">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1247"/>
   <w:hyphenationZone w:val="396"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00423377"/>
     <w:rsid w:val="00003CC4"/>
     <w:rsid w:val="00007096"/>
     <w:rsid w:val="0000717A"/>
     <w:rsid w:val="00013A84"/>
+    <w:rsid w:val="00017EEA"/>
     <w:rsid w:val="000302CE"/>
     <w:rsid w:val="000347B4"/>
     <w:rsid w:val="00035B86"/>
     <w:rsid w:val="000414A5"/>
     <w:rsid w:val="0005672B"/>
     <w:rsid w:val="00062505"/>
     <w:rsid w:val="0006475E"/>
     <w:rsid w:val="00067C03"/>
     <w:rsid w:val="000749C4"/>
     <w:rsid w:val="00091E72"/>
     <w:rsid w:val="000A3516"/>
     <w:rsid w:val="000B259A"/>
     <w:rsid w:val="000B435D"/>
     <w:rsid w:val="000C72FA"/>
     <w:rsid w:val="000D2F45"/>
     <w:rsid w:val="000E0F2B"/>
     <w:rsid w:val="000E3113"/>
     <w:rsid w:val="000E7EF5"/>
     <w:rsid w:val="00116DA8"/>
     <w:rsid w:val="001216AA"/>
     <w:rsid w:val="0012337C"/>
     <w:rsid w:val="0012628C"/>
     <w:rsid w:val="00133DFC"/>
     <w:rsid w:val="00142192"/>
     <w:rsid w:val="00146F04"/>
     <w:rsid w:val="0015473D"/>
     <w:rsid w:val="0015773C"/>
     <w:rsid w:val="001857C2"/>
     <w:rsid w:val="00187EA5"/>
     <w:rsid w:val="00193B81"/>
     <w:rsid w:val="00195D39"/>
     <w:rsid w:val="001B1A6D"/>
     <w:rsid w:val="001B548E"/>
     <w:rsid w:val="001B7A5B"/>
     <w:rsid w:val="001C0368"/>
     <w:rsid w:val="001F3B4D"/>
     <w:rsid w:val="001F3F8C"/>
     <w:rsid w:val="001F4456"/>
+    <w:rsid w:val="0020258D"/>
     <w:rsid w:val="002053D0"/>
     <w:rsid w:val="002160A9"/>
     <w:rsid w:val="00223E26"/>
     <w:rsid w:val="00224E74"/>
     <w:rsid w:val="0023121C"/>
     <w:rsid w:val="00235437"/>
     <w:rsid w:val="002418C0"/>
     <w:rsid w:val="002500C4"/>
     <w:rsid w:val="00253F46"/>
     <w:rsid w:val="0025423E"/>
     <w:rsid w:val="00254EAB"/>
     <w:rsid w:val="00264867"/>
     <w:rsid w:val="00265930"/>
     <w:rsid w:val="00266855"/>
     <w:rsid w:val="00277403"/>
     <w:rsid w:val="002818B2"/>
     <w:rsid w:val="00292892"/>
     <w:rsid w:val="00292FCA"/>
     <w:rsid w:val="002930E9"/>
     <w:rsid w:val="00293CE0"/>
     <w:rsid w:val="002A237E"/>
     <w:rsid w:val="002A2AF5"/>
     <w:rsid w:val="002B2102"/>
     <w:rsid w:val="002C02BE"/>
     <w:rsid w:val="002E27EF"/>
@@ -16555,113 +17051,120 @@
     <w:rsid w:val="00535CEB"/>
     <w:rsid w:val="0054222F"/>
     <w:rsid w:val="0054523B"/>
     <w:rsid w:val="0055749F"/>
     <w:rsid w:val="005610D4"/>
     <w:rsid w:val="00570950"/>
     <w:rsid w:val="00575752"/>
     <w:rsid w:val="0057628F"/>
     <w:rsid w:val="0058626C"/>
     <w:rsid w:val="0059682A"/>
     <w:rsid w:val="00597C50"/>
     <w:rsid w:val="005A35E3"/>
     <w:rsid w:val="005A3D4E"/>
     <w:rsid w:val="005A662E"/>
     <w:rsid w:val="005B6748"/>
     <w:rsid w:val="005E4CBA"/>
     <w:rsid w:val="005E556A"/>
     <w:rsid w:val="005F3678"/>
     <w:rsid w:val="005F5034"/>
     <w:rsid w:val="006025C4"/>
     <w:rsid w:val="00602694"/>
     <w:rsid w:val="0061591F"/>
     <w:rsid w:val="006200D2"/>
     <w:rsid w:val="00624F94"/>
     <w:rsid w:val="00626ACA"/>
+    <w:rsid w:val="0063152B"/>
     <w:rsid w:val="006447F5"/>
     <w:rsid w:val="006555B5"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="00667ABE"/>
+    <w:rsid w:val="00682BFA"/>
     <w:rsid w:val="00691975"/>
     <w:rsid w:val="00694437"/>
     <w:rsid w:val="00694629"/>
     <w:rsid w:val="00696F03"/>
     <w:rsid w:val="006B1E61"/>
     <w:rsid w:val="006C7E57"/>
     <w:rsid w:val="006E049A"/>
     <w:rsid w:val="006E11C1"/>
     <w:rsid w:val="006E35A4"/>
     <w:rsid w:val="006E513E"/>
     <w:rsid w:val="006F2486"/>
     <w:rsid w:val="006F5F74"/>
     <w:rsid w:val="006F6CD5"/>
     <w:rsid w:val="00701847"/>
+    <w:rsid w:val="00702831"/>
     <w:rsid w:val="00725B61"/>
     <w:rsid w:val="007331AE"/>
     <w:rsid w:val="00740DB4"/>
     <w:rsid w:val="00754081"/>
     <w:rsid w:val="00755177"/>
+    <w:rsid w:val="00757834"/>
     <w:rsid w:val="00760F16"/>
     <w:rsid w:val="00760F29"/>
     <w:rsid w:val="00763703"/>
     <w:rsid w:val="007674B5"/>
     <w:rsid w:val="007920BE"/>
     <w:rsid w:val="00792660"/>
     <w:rsid w:val="007973A1"/>
     <w:rsid w:val="007A178A"/>
     <w:rsid w:val="007A1EBD"/>
+    <w:rsid w:val="007A24EC"/>
     <w:rsid w:val="007A31F5"/>
     <w:rsid w:val="007B37A4"/>
     <w:rsid w:val="007B5576"/>
     <w:rsid w:val="007B727D"/>
     <w:rsid w:val="007C047E"/>
     <w:rsid w:val="007D2434"/>
     <w:rsid w:val="007D5E2A"/>
     <w:rsid w:val="007F7547"/>
     <w:rsid w:val="008015AD"/>
     <w:rsid w:val="008059EF"/>
     <w:rsid w:val="00806B87"/>
     <w:rsid w:val="00820B9B"/>
     <w:rsid w:val="00824BF0"/>
     <w:rsid w:val="00825531"/>
     <w:rsid w:val="00827A42"/>
+    <w:rsid w:val="00830D54"/>
     <w:rsid w:val="0083161E"/>
     <w:rsid w:val="00831CB3"/>
     <w:rsid w:val="00833081"/>
     <w:rsid w:val="008350CB"/>
     <w:rsid w:val="00837A62"/>
     <w:rsid w:val="00842E8D"/>
     <w:rsid w:val="00843C3E"/>
     <w:rsid w:val="00844B3F"/>
     <w:rsid w:val="00850D80"/>
     <w:rsid w:val="00851C20"/>
     <w:rsid w:val="00852372"/>
     <w:rsid w:val="008577FC"/>
     <w:rsid w:val="008658A8"/>
     <w:rsid w:val="00884B7A"/>
     <w:rsid w:val="008919EA"/>
     <w:rsid w:val="00894212"/>
+    <w:rsid w:val="008951AE"/>
     <w:rsid w:val="008968E4"/>
     <w:rsid w:val="008A0F0A"/>
     <w:rsid w:val="008A28A1"/>
     <w:rsid w:val="008A39BE"/>
     <w:rsid w:val="008B4A88"/>
     <w:rsid w:val="008B56B6"/>
     <w:rsid w:val="008C6BDA"/>
     <w:rsid w:val="008D28F1"/>
     <w:rsid w:val="008D38C9"/>
     <w:rsid w:val="008D47E4"/>
     <w:rsid w:val="008E43FD"/>
     <w:rsid w:val="008E5B32"/>
     <w:rsid w:val="008F066F"/>
     <w:rsid w:val="008F2F03"/>
     <w:rsid w:val="009051A9"/>
     <w:rsid w:val="00912297"/>
     <w:rsid w:val="00912980"/>
     <w:rsid w:val="009251DE"/>
     <w:rsid w:val="0092558C"/>
     <w:rsid w:val="00926819"/>
     <w:rsid w:val="00931156"/>
     <w:rsid w:val="00932ABA"/>
     <w:rsid w:val="00932E8B"/>
     <w:rsid w:val="009417CF"/>
     <w:rsid w:val="009447F5"/>
@@ -16692,150 +17195,157 @@
     <w:rsid w:val="00A41FE1"/>
     <w:rsid w:val="00A54C9A"/>
     <w:rsid w:val="00A72170"/>
     <w:rsid w:val="00A76EA2"/>
     <w:rsid w:val="00A81289"/>
     <w:rsid w:val="00A837B3"/>
     <w:rsid w:val="00AA7550"/>
     <w:rsid w:val="00AB172D"/>
     <w:rsid w:val="00AD37A3"/>
     <w:rsid w:val="00AD4006"/>
     <w:rsid w:val="00AD49E5"/>
     <w:rsid w:val="00AD5F69"/>
     <w:rsid w:val="00AE3ECF"/>
     <w:rsid w:val="00AE69BF"/>
     <w:rsid w:val="00AF1735"/>
     <w:rsid w:val="00AF5958"/>
     <w:rsid w:val="00AF6489"/>
     <w:rsid w:val="00B06610"/>
     <w:rsid w:val="00B13259"/>
     <w:rsid w:val="00B20FFE"/>
     <w:rsid w:val="00B221EF"/>
     <w:rsid w:val="00B233EC"/>
     <w:rsid w:val="00B254DA"/>
     <w:rsid w:val="00B27442"/>
     <w:rsid w:val="00B322B4"/>
+    <w:rsid w:val="00B4409F"/>
     <w:rsid w:val="00B44D21"/>
     <w:rsid w:val="00B56988"/>
     <w:rsid w:val="00B6740C"/>
     <w:rsid w:val="00B6795D"/>
     <w:rsid w:val="00B713D4"/>
     <w:rsid w:val="00B7385D"/>
     <w:rsid w:val="00B829BD"/>
     <w:rsid w:val="00B833A2"/>
     <w:rsid w:val="00B8712C"/>
     <w:rsid w:val="00B93335"/>
     <w:rsid w:val="00B95B58"/>
     <w:rsid w:val="00BA3152"/>
     <w:rsid w:val="00BA59DC"/>
     <w:rsid w:val="00BB02E9"/>
     <w:rsid w:val="00BB3D91"/>
     <w:rsid w:val="00BC2644"/>
     <w:rsid w:val="00BC44CE"/>
     <w:rsid w:val="00BC44E0"/>
     <w:rsid w:val="00BC581D"/>
     <w:rsid w:val="00BD2B7D"/>
     <w:rsid w:val="00BF1D71"/>
     <w:rsid w:val="00BF364B"/>
     <w:rsid w:val="00BF3AE2"/>
     <w:rsid w:val="00BF7B69"/>
+    <w:rsid w:val="00C0113E"/>
     <w:rsid w:val="00C04669"/>
     <w:rsid w:val="00C0649A"/>
     <w:rsid w:val="00C11E2A"/>
     <w:rsid w:val="00C1549A"/>
     <w:rsid w:val="00C21C0F"/>
     <w:rsid w:val="00C21FDC"/>
     <w:rsid w:val="00C2272B"/>
     <w:rsid w:val="00C271FB"/>
     <w:rsid w:val="00C27347"/>
+    <w:rsid w:val="00C33FFE"/>
+    <w:rsid w:val="00C351CA"/>
     <w:rsid w:val="00C3584D"/>
     <w:rsid w:val="00C36A9D"/>
     <w:rsid w:val="00C41173"/>
     <w:rsid w:val="00C4729B"/>
     <w:rsid w:val="00C578A7"/>
     <w:rsid w:val="00C6516A"/>
     <w:rsid w:val="00C73230"/>
     <w:rsid w:val="00C734E7"/>
     <w:rsid w:val="00C9037C"/>
     <w:rsid w:val="00CA2117"/>
     <w:rsid w:val="00CA5B35"/>
     <w:rsid w:val="00CA7CE0"/>
     <w:rsid w:val="00CB2B9C"/>
     <w:rsid w:val="00CC6ECD"/>
     <w:rsid w:val="00CC7939"/>
     <w:rsid w:val="00CD0AF5"/>
     <w:rsid w:val="00CD5FB0"/>
     <w:rsid w:val="00CD63CA"/>
+    <w:rsid w:val="00CD6EA2"/>
     <w:rsid w:val="00CD7E1E"/>
     <w:rsid w:val="00CE034D"/>
     <w:rsid w:val="00CE7809"/>
     <w:rsid w:val="00CE7F72"/>
     <w:rsid w:val="00CF1DDA"/>
+    <w:rsid w:val="00D077DD"/>
     <w:rsid w:val="00D12059"/>
     <w:rsid w:val="00D2132A"/>
     <w:rsid w:val="00D23F86"/>
     <w:rsid w:val="00D26856"/>
     <w:rsid w:val="00D44E8F"/>
     <w:rsid w:val="00D47A06"/>
     <w:rsid w:val="00D47A2E"/>
     <w:rsid w:val="00D52753"/>
     <w:rsid w:val="00D548BF"/>
     <w:rsid w:val="00D707BD"/>
     <w:rsid w:val="00D753A9"/>
     <w:rsid w:val="00D80768"/>
     <w:rsid w:val="00D82022"/>
     <w:rsid w:val="00D83169"/>
     <w:rsid w:val="00D90DCA"/>
     <w:rsid w:val="00D97C2C"/>
     <w:rsid w:val="00DA019C"/>
     <w:rsid w:val="00DA177E"/>
     <w:rsid w:val="00DA6FF8"/>
     <w:rsid w:val="00DA7EE5"/>
     <w:rsid w:val="00DB14A4"/>
     <w:rsid w:val="00DB230F"/>
     <w:rsid w:val="00DB61A5"/>
     <w:rsid w:val="00DB6246"/>
     <w:rsid w:val="00DC2129"/>
     <w:rsid w:val="00DC70D1"/>
     <w:rsid w:val="00DC785B"/>
     <w:rsid w:val="00DD7123"/>
     <w:rsid w:val="00DE599D"/>
     <w:rsid w:val="00DF2307"/>
     <w:rsid w:val="00DF4566"/>
     <w:rsid w:val="00DF518A"/>
     <w:rsid w:val="00E20C3C"/>
     <w:rsid w:val="00E2323F"/>
     <w:rsid w:val="00E4131C"/>
     <w:rsid w:val="00E43DFB"/>
     <w:rsid w:val="00E44614"/>
     <w:rsid w:val="00E47DA6"/>
     <w:rsid w:val="00E47FDD"/>
     <w:rsid w:val="00E52276"/>
     <w:rsid w:val="00E62778"/>
     <w:rsid w:val="00E62DD7"/>
     <w:rsid w:val="00E7553E"/>
     <w:rsid w:val="00E77625"/>
+    <w:rsid w:val="00E80687"/>
     <w:rsid w:val="00E807EA"/>
     <w:rsid w:val="00E83102"/>
     <w:rsid w:val="00E86437"/>
     <w:rsid w:val="00E87BF1"/>
     <w:rsid w:val="00E95869"/>
     <w:rsid w:val="00EA36BD"/>
     <w:rsid w:val="00EA7A9A"/>
     <w:rsid w:val="00EB0C18"/>
     <w:rsid w:val="00EB1D23"/>
     <w:rsid w:val="00EC0710"/>
     <w:rsid w:val="00EC1771"/>
     <w:rsid w:val="00ED3445"/>
     <w:rsid w:val="00EE4662"/>
     <w:rsid w:val="00EE65D3"/>
     <w:rsid w:val="00F048DB"/>
     <w:rsid w:val="00F13453"/>
     <w:rsid w:val="00F15DE5"/>
     <w:rsid w:val="00F244DF"/>
     <w:rsid w:val="00F26332"/>
     <w:rsid w:val="00F44121"/>
     <w:rsid w:val="00F544EC"/>
     <w:rsid w:val="00F579E7"/>
     <w:rsid w:val="00F6103C"/>
     <w:rsid w:val="00F6157C"/>
     <w:rsid w:val="00F7007D"/>
@@ -18105,73 +18615,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100BDFF9E9F9B81614CAEAB1416B823926E" ma:contentTypeVersion="18" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="cde28d47015bbb31473e3ca083c6be5a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1e45e03-d91a-4b63-9321-bfed885c0d05" xmlns:ns3="d5d6955e-f4dd-4af8-8936-ea82816d9540" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25862a516004f62d8bd22269ccae25c7" ns2:_="" ns3:_="">
     <xsd:import namespace="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <xsd:import namespace="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -18382,126 +18873,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d5d6955e-f4dd-4af8-8936-ea82816d9540">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e1e45e03-d91a-4b63-9321-bfed885c0d05" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40DA9BDC-58D4-4A5C-84D2-6C335C7EDC68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E1E21AA-1825-4BF0-8AAD-483B8123770D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
     <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B32A56A7-858B-4FDA-92DB-E7F469209976}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A78CF82B-2580-4351-BC6C-649BA82BFF19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d5d6955e-f4dd-4af8-8936-ea82816d9540"/>
+    <ds:schemaRef ds:uri="e1e45e03-d91a-4b63-9321-bfed885c0d05"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>27577</Words>
-  <Characters>15719</Characters>
+  <Words>27610</Words>
+  <Characters>15739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
+  <Lines>131</Lines>
   <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VKS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43210</CharactersWithSpaces>
+  <CharactersWithSpaces>43263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jolanta Stankaitienė</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Isakymai">
     <vt:lpwstr>Isakymai</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">