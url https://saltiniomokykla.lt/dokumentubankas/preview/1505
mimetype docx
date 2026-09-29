--- v1 (2026-02-06)
+++ v2 (2026-09-29)
@@ -4,102 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BD86800" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00990A0C">
+    <w:p w14:paraId="7BAD0539" w14:textId="77777777" w:rsidR="001418E9" w:rsidRDefault="001418E9" w:rsidP="00990A0C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="4253" w:right="-139" w:firstLine="1701"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C647E">
-[...3 lines deleted...]
-    <w:p w14:paraId="1B011162" w14:textId="6AE2CA71" w:rsidR="004B02F3" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00990A0C">
+      <w:r>
+        <w:t>PATVIRTINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD86800" w14:textId="76DC476D" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00990A0C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="4253" w:right="-139" w:firstLine="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
+        <w:t>Raseinių Šaltinio progimnazijos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B011162" w14:textId="53E915EE" w:rsidR="004B02F3" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="001418E9">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:ind w:left="4253" w:right="-139" w:firstLine="1701"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
         <w:t>direktoriaus 202</w:t>
       </w:r>
       <w:r w:rsidR="00A30044">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
-        <w:t xml:space="preserve"> m. </w:t>
-[...2 lines deleted...]
-        <w:t>sausi</w:t>
+        <w:t xml:space="preserve"> m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00895F92">
+        <w:t xml:space="preserve"> rugsėjo</w:t>
       </w:r>
       <w:r w:rsidR="00DE4519" w:rsidRPr="001C647E">
-        <w:t xml:space="preserve">o  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00881BED" w:rsidRPr="001C647E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
-[...3 lines deleted...]
-    <w:p w14:paraId="72E76E05" w14:textId="63703AB8" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="007E100B" w:rsidP="00990A0C">
+      <w:r w:rsidR="001418E9">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:t xml:space="preserve"> d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE27097" w14:textId="53BB4B26" w:rsidR="004B02F3" w:rsidRPr="001C647E" w:rsidRDefault="007E100B" w:rsidP="00990A0C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="4253" w:right="-139" w:firstLine="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
-        <w:t>įsakymo Nr. V1-</w:t>
-[...8 lines deleted...]
-        <w:t>priedas</w:t>
+        <w:t>įsakym</w:t>
+      </w:r>
+      <w:r w:rsidR="001418E9">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:t xml:space="preserve"> Nr. V1-</w:t>
+      </w:r>
+      <w:r w:rsidR="001418E9">
+        <w:t>192</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD9EDC6" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F838704" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23DF863D" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pavadinimas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="144" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>RASEINIŲ ŠALTINIO PROGIMNAZIJOS DARBUOTOJŲ DARBO APMOKĖJIMO SISTEMA</w:t>
       </w:r>
@@ -129,580 +138,549 @@
     <w:p w14:paraId="0BE5EA74" w14:textId="181979F5" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="144"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E60143F" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="144" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E3AECC" w14:textId="1595ED33" w:rsidR="00347A5B" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="35E3AECC" w14:textId="1595ED33" w:rsidR="00347A5B" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raseinių Šaltinio progimnazijos (toliau – Progimnazija) darbuotojų darbo apmokėjimo sistema (toliau – sistema) </w:t>
       </w:r>
       <w:r w:rsidR="00347A5B" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reglamentuoja visų Progimnazijos </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbuotojų, dirbančių pagal darbo sutartis (toliau – darbuotojai) </w:t>
       </w:r>
       <w:r w:rsidR="00347A5B" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbo apmokėjimo tvarką, detalizuoja pareiginės algos nustatymo kriterijus, darbo užmokesčio apskaičiavimą esant nukrypimams nuo normalių darbo sąlygų, atsiskaitymo su darbuotojais terminus, nustato darbuotojų kategorijas pagal pareigybes, nurodo kiekvienos pareigybės apmokėjimo formas ir darbo užmokesčio dydžius, papildomo apmokėjimo skyrimo pagrindus ir tvarką. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B97DAB" w14:textId="345D07ED" w:rsidR="00347A5B" w:rsidRPr="001C647E" w:rsidRDefault="00347A5B" w:rsidP="00AB4215">
+    <w:p w14:paraId="33B97DAB" w14:textId="47282B05" w:rsidR="00347A5B" w:rsidRPr="001C647E" w:rsidRDefault="00347A5B" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šios sistemos nuostatos parengtos vadovaujantis Lietuvos Respublikos darbo kodekso nuostatomis ir jas įgyvendinančiais teisės aktais, </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lietuvos Respublikos biudžetinių įstaigų darbuotojų darbo apmokėjimo ir komisijos narių atlygio už darbą įstatymu (toliau – DAĮ), Lietuvos respublikos Vyriausybės patvirtintomis darbo apmokėjimo sistemos nustatymo rekomendacijomis, </w:t>
+        <w:t xml:space="preserve">Lietuvos Respublikos biudžetinių įstaigų darbuotojų darbo apmokėjimo ir komisijos narių atlygio už darbą įstatymu (toliau – DAĮ), Lietuvos </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6D4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">espublikos Vyriausybės patvirtintomis darbo apmokėjimo sistemos nustatymo rekomendacijomis, </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos darbo tvarkos taisyklėmis ir yra suderintos su kitais Progimnazijos lokaliniais teisės aktais bei taikomos apskaičiuojant ir išmokant pagal darbo sutartis dirbančių darbuotojų darbo užmokestį.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B51088F" w14:textId="4403052A" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="7B51088F" w14:textId="4403052A" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1972"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sistemoje vartojamos sąvokos atitinka </w:t>
       </w:r>
       <w:r w:rsidR="009F5863" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lietuvos Respublikos biudžetinių įstaigų darbuotojų </w:t>
       </w:r>
       <w:r w:rsidR="00753426" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbo apmokėjimo ir komisijų narių atlygio už darbą įstatyme</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apibrėžtas</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sąvokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC24D15" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
+    <w:p w14:paraId="6EC24D15" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="7"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="144" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB73E9A" w14:textId="2CE967A6" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="144"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>II SKYRIUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1417A4" w14:textId="7E98F335" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="144"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>DARBUOTOJŲ PAREIGYBĖS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DBAF8B" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="144" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76EA2D7A" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="76EA2D7A" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1948"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojų pareigybės yra keturių</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lygių:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DF9430" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="10DF9430" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2128"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A lygio – pareigybės, kurioms būtinas ne žemesnis kaip aukštasis</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>išsilavinimas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C44BA72" w14:textId="4C592609" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="0029703E" w:rsidP="00AB4215">
+    <w:p w14:paraId="6C44BA72" w14:textId="2B638CEC" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A1 lygio – </w:t>
       </w:r>
       <w:r w:rsidR="00743315" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">direktoriaus, </w:t>
       </w:r>
       <w:r w:rsidR="007A6A34" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">psichologo pareigybė, kuriai būtinas ne žemesnis kaip aukštasis universitetinis išsilavinimas su magistro kvalifikaciniu laipsniu ar jam </w:t>
       </w:r>
       <w:r w:rsidR="000E7AF7" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lygiaverte aukštojo mokslo kvalifikacija;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359D383C" w14:textId="7F905609" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="0029703E" w:rsidP="00AB4215">
+    <w:p w14:paraId="359D383C" w14:textId="0CC6381E" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001C647E">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A2 lygio –</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6A34" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
-[...4 lines deleted...]
-        <w:t>A2 lygio –</w:t>
+      <w:r w:rsidR="00BB159E" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriaus </w:t>
       </w:r>
       <w:r w:rsidR="007A6A34" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">pavaduotojų ugdymui, mokytojų, švietimo pagalbos specialistų, pailgintos mokymosi dienos grupės auklėtojo, bibliotekininko, karjeros specialisto, </w:t>
+      </w:r>
+      <w:r w:rsidR="001979C8" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriaus pavaduotojo ūkio reikalams, </w:t>
+      </w:r>
+      <w:r w:rsidR="00743315" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raštinės administratoriaus, duomenų bazių administratoriaus</w:t>
+      </w:r>
+      <w:r w:rsidR="006414D8" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurioms būtinas ne žemesnis kaip aukštasis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB159E" w:rsidRPr="001C647E">
-[...48 lines deleted...]
-      <w:r w:rsidR="00743315" w:rsidRPr="001C647E">
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">universitetinis išsilavinimas su bakalauro kvalifikaciniu laipsniu ar jam </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7AF7" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lygiaverte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A6A34" w:rsidRPr="001C647E">
-[...34 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000E7AF7" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lygiaverte</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>aukštojo mokslo kvalifikacija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arba aukštasis koleginis išsilavinimas su profesinio bakalauro kvalifikaciniu laipsniu ar jam </w:t>
       </w:r>
       <w:r w:rsidR="000E7AF7" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aukštojo mokslo kvalifikacija</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>lygiaverte aukštojo mokslo kvalifikacija;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B83157C" w14:textId="76C54A61" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="6B83157C" w14:textId="0EBD3C7D" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2168"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B lygio – </w:t>
       </w:r>
       <w:r w:rsidR="00743315" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kompiuterinių sistemų specialisto </w:t>
+        <w:t xml:space="preserve">kompiuterinių sistemų specialisto </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareigybė, kuri</w:t>
       </w:r>
       <w:r w:rsidR="00056772" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> būtinas ne žemesnis kaip aukštesnysis išsilavinimas </w:t>
       </w:r>
       <w:r w:rsidR="00853643" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -722,77 +700,77 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iki 1995</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>metų;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285F8CD1" w14:textId="1619F5A6" w:rsidR="0047022D" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="285F8CD1" w14:textId="1619F5A6" w:rsidR="0047022D" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lygio</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -962,63 +940,63 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ar)</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">įgyta kvalifikacija; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166CA16E" w14:textId="10BD33C8" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="166CA16E" w14:textId="10BD33C8" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">D lygio </w:t>
       </w:r>
       <w:r w:rsidR="00A30044">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1030,800 +1008,765 @@
         </w:rPr>
         <w:t xml:space="preserve">valytojo, kiemsargio, rūbininko, pastatų </w:t>
       </w:r>
       <w:r w:rsidR="007502BA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir sistemų </w:t>
       </w:r>
       <w:r w:rsidR="00340D00" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">priežiūros ir einamojo remonto darbininko </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareigybės, kurioms netaikomi išsilavinimo ar kvalifikacijos reikalavimai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1AD69E" w14:textId="105D02C4" w:rsidR="00C608AB" w:rsidRPr="001C647E" w:rsidRDefault="00C608AB" w:rsidP="00AB4215">
+    <w:p w14:paraId="1F1AD69E" w14:textId="105D02C4" w:rsidR="00C608AB" w:rsidRPr="001C647E" w:rsidRDefault="00C608AB" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos darbuotojų pareigybės skirstomos į šias grupes (nuo aukščiausios iki žemiausios):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314FF342" w14:textId="77777777" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C608AB" w:rsidP="00AB4215">
+    <w:p w14:paraId="314FF342" w14:textId="0EA96031" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C608AB" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00C45C5C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vadovai ir jų pavaduotojai: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="202D139A" w14:textId="77777777" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C45C5C" w:rsidP="00AB4215">
+        <w:t xml:space="preserve"> vadovai: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202D139A" w14:textId="77777777" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C45C5C" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos </w:t>
       </w:r>
       <w:r w:rsidR="00C608AB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>direktorius, kurio pareigybė priskiriama A1 lygiui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2321FD18" w14:textId="20C42786" w:rsidR="00C608AB" w:rsidRPr="001C647E" w:rsidRDefault="00C608AB" w:rsidP="00AB4215">
+    <w:p w14:paraId="2321FD18" w14:textId="20C42786" w:rsidR="00C608AB" w:rsidRPr="001C647E" w:rsidRDefault="00C608AB" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos direktoriaus pavaduotojai ugdymui ir direktoriaus pavaduotojas ūkio reikalams, kurio (</w:t>
       </w:r>
       <w:r w:rsidR="00C45C5C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="51AC38CD" w14:textId="457830E2" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C45C5C" w:rsidP="00AB4215">
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ių) pareigybė priskiriama A2 lygiui; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AC38CD" w14:textId="457830E2" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C45C5C" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Specialistai,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kurių pareigybės priskiriamos A (A1 arba A2) arba B lygiui, atsižvelgiant į būtiną išsilavinimą toms pareigoms eiti: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E138E6" w14:textId="2650BDC7" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00AB4215">
+    <w:p w14:paraId="47E138E6" w14:textId="2650BDC7" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">raštinės administratorius; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399EDE51" w14:textId="7BE98005" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00AB4215">
+    <w:p w14:paraId="399EDE51" w14:textId="7BE98005" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>švietimo pagalbos mokiniui specialistai (psichologas, logopedas, specialusis pedagogas, socialinis pedagogas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115D4C4E" w14:textId="77777777" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00BD15B1">
+    <w:p w14:paraId="115D4C4E" w14:textId="77777777" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojai, dirbantys pagal bendrojo ugdymo programas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344FAA4" w14:textId="77777777" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00BD15B1">
+    <w:p w14:paraId="4344FAA4" w14:textId="77777777" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neformaliojo švietimo mokytojai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48504928" w14:textId="77777777" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00BD15B1">
+    <w:p w14:paraId="48504928" w14:textId="77777777" w:rsidR="00BD15B1" w:rsidRPr="001C647E" w:rsidRDefault="00BD15B1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pailgintos mokymosi dienos grupės auklėtojai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA7F537" w14:textId="4350F08C" w:rsidR="00C45C5C" w:rsidRPr="001C647E" w:rsidRDefault="00C45C5C" w:rsidP="00AB4215">
+    <w:p w14:paraId="5C68C63B" w14:textId="255FDF84" w:rsidR="003862F1" w:rsidRPr="00700CAC" w:rsidRDefault="00C45C5C" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>duomenų bazių administratorius</w:t>
       </w:r>
       <w:r w:rsidR="003862F1" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C68C63B" w14:textId="5A0CBDD7" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00AB4215">
+    <w:p w14:paraId="34D66925" w14:textId="743C0AA9" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="00664B71" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="34D66925" w14:textId="743C0AA9" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="00664B71" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibliotekininkas</w:t>
+      </w:r>
+      <w:r w:rsidR="003862F1" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222B5A83" w14:textId="77777777" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="00664B71" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...10 lines deleted...]
-        <w:t>bibliotekininkas</w:t>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>karjeros specialistas</w:t>
       </w:r>
       <w:r w:rsidR="003862F1" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222B5A83" w14:textId="77777777" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="00664B71" w:rsidP="00AB4215">
+    <w:p w14:paraId="7A159AC9" w14:textId="76F4A358" w:rsidR="00664B71" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="7A159AC9" w14:textId="76F4A358" w:rsidR="00664B71" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kompiuterinių sistemų specialistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB5F883" w14:textId="77777777" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kvalifikuoti darbuotojai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kurių pareigybės priskiriamos C lygiui:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3201710F" w14:textId="03037C22" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4DB5F883" w14:textId="77777777" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sekretorius;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1A51EE" w14:textId="1A7BBAE0" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laborantas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A19BE6D" w14:textId="77777777" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinio padėjėjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313D97C4" w14:textId="126F7E64" w:rsidR="00664B71" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kvalifikuoti darbuotojai</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3201710F" w14:textId="03037C22" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00AB4215">
+        <w:t>Nekvalifikuoti darbuotojai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurių pareigybės priskiriamos D lygiui</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30044">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5597A6DF" w14:textId="5541CC4C" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="00A30044" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4D1A51EE" w14:textId="1A7BBAE0" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="003862F1" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alytojas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574A40FF" w14:textId="3D9324B9" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6A19BE6D" w14:textId="77777777" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kiemsargis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5271C349" w14:textId="58292E16" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="5597A6DF" w14:textId="5541CC4C" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="00A30044" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rūbininkas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FBB5C0" w14:textId="7EBF2B77" w:rsidR="003862F1" w:rsidRPr="001C647E" w:rsidRDefault="003862F1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="142"/>
-[...91 lines deleted...]
-        <w:ind w:left="0" w:right="142"/>
+        <w:ind w:left="0" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pastatų ir sistemų priežiūros ir einamojo remonto darbininkas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CE1C58" w14:textId="71F5535B" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="70CE1C58" w14:textId="3C910F62" w:rsidR="00E55AF9" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos direktorius tvirtina Progimnazijos darbuotojų pareigybių sąraš</w:t>
       </w:r>
       <w:r w:rsidR="00BE6BC8" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -1841,81 +1784,232 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">naudodamasis Lietuvos Respublikos </w:t>
       </w:r>
       <w:r w:rsidR="00BE6BC8" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ekonomikos ir inovacijų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ministro patvirtintu Lietuvos profesijų klasifikatori</w:t>
       </w:r>
       <w:r w:rsidR="00BB159E" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aus kodu</w:t>
       </w:r>
-      <w:r w:rsidR="00D25E80">
+      <w:r w:rsidR="00700CAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir pritaikydamas profesijos pavadinimą konkrečiai pareigybei įvardyti, konsultuodamasis su progimnazijos profsąjungos atstovais</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CC1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB159E" w:rsidRPr="001C647E">
-[...7 lines deleted...]
-    <w:p w14:paraId="2E224FA9" w14:textId="615E195E" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    </w:p>
+    <w:p w14:paraId="62666178" w14:textId="7F94AF23" w:rsidR="00FC4CC1" w:rsidRDefault="00FC4CC1" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokytojų, dirbančių pagal bendrojo ugdymo ir neformaliojo švietimo programas (išskyrus priešmokyklinio ugdymo programas), pareigybių skaičius progimnazijos pareigybių sąraše nustatomas, atsižvelgiant į:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B86D53" w14:textId="56A188B1" w:rsidR="00FC4CC1" w:rsidRDefault="00644F26" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irbančių mokytojų kontaktinių valandų skaičių per mokslo metus, kuris nustatomas pagal sąlyginių klasių </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupių) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skaičių</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir dydį, kurie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nustatomi pagal</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietuvos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>espublikos Vyriausybės nustatytą mokymo lėšų apskaičiavimo, paskirstymo ir panaudojimo tvarkos aprašą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A61B9B2" w14:textId="60B3D82C" w:rsidR="00644F26" w:rsidRPr="001C647E" w:rsidRDefault="00644F26" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vidutinį kontaktinių valandų, tenkančių per mokslo metus vienai pareigybei, skaičių, kuris nustatomas pagal Mokymo lėšų apskaičiavimo, paskirstymo ir panaudojimo tvarkos apraše nustatytas vidutinių kontaktinių valandų, tenkančių per mokslo metus vienai pareigybei, normas pagal sąlyginį klasės (grupės)dydį.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E224FA9" w14:textId="615E195E" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1939"/>
           <w:tab w:val="left" w:pos="9177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1964,519 +2058,575 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbuotojų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareigybių</w:t>
       </w:r>
       <w:r w:rsidR="00BE6BC8" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sąraše esančių pareigybių</w:t>
+        <w:t xml:space="preserve"> sąraše esančių </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6BC8" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pareigybių</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprašymus,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kuriuose turi būti</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nurodyta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7556CB40" w14:textId="7C1C164D" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="7556CB40" w14:textId="7C1C164D" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="9177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareigybės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grupė;</w:t>
       </w:r>
       <w:r w:rsidR="00252582" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC053AF" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="1DC053AF" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2128"/>
           <w:tab w:val="left" w:pos="9177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareigybės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pavadinimas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765716BF" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="765716BF" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="9177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konkretus pareigybės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lygis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061083BE" w14:textId="72CDA897" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="061083BE" w14:textId="72CDA897" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2131"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>specialieji reikalavimai, keliami šias pareigas einančiam darbuotoju</w:t>
       </w:r>
       <w:r w:rsidR="0047022D" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(išsilavinimas, darbo patirtis, kvalifikacija</w:t>
       </w:r>
       <w:r w:rsidR="00040C08">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar kiti specialieji reikalavimai</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C80560" w14:textId="2E7E6425" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="51C80560" w14:textId="2E7E6425" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2128"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareigyb</w:t>
       </w:r>
       <w:r w:rsidR="007502BA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ei priskirtos funkcijos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0687EDAD" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+    <w:p w14:paraId="0687EDAD" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="37F57AF2" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Progimnazijos darbuotojų darbo užmokestį, priklausomai nuo atitinkamų reikalavimų (išsilavinimo, stažo, kvalifikacinės kategorijos), taikomų atitinkamos pareigybės darbo apmokėjimui sudaro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F57AF2" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareiginė alga;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7A696C" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+    <w:p w14:paraId="5F7A696C" w14:textId="3BB9B882" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="762B2BBF" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piniginė išmoka</w:t>
+      </w:r>
+      <w:r w:rsidR="0059603A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> už atliktą darbą, mokama pagal darbo teisės normas ir progimnazijoje taikomą darbo apmokėjimo sistemą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762B2BBF" w14:textId="4293206D" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="713A4495" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokėjimas už darbą poilsio ir švenčių dienomis, nakties ir viršvalandinį darbą, darbą, kai yra nukrypimų nuo normalių darbo sąlygų</w:t>
+      </w:r>
+      <w:r w:rsidR="0059603A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, budėjimą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6365EE41" w14:textId="20E08F67" w:rsidR="007502BA" w:rsidRPr="00AB0CF0" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>priemokos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6365EE41" w14:textId="77777777" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
-[...24 lines deleted...]
-    <w:p w14:paraId="587223A1" w14:textId="584757E0" w:rsidR="007502BA" w:rsidRPr="001C647E" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+    <w:p w14:paraId="587223A1" w14:textId="584757E0" w:rsidR="007502BA" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareiginė alga Progimnazijos darbuotojams nustatoma pareiginės algos koeficientą dauginant iš pareiginės algos bazinio dydžio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5794418F" w14:textId="77777777" w:rsidR="00EC23DD" w:rsidRPr="00312702" w:rsidRDefault="00EC23DD" w:rsidP="00312702">
+    <w:p w14:paraId="13943DBF" w14:textId="5E0FBA45" w:rsidR="00AF1D6A" w:rsidRPr="001C647E" w:rsidRDefault="00AF1D6A" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1526"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D6A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Darbo apmokėjimo sistemoje pareigybės, esančios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D6A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pareigybių sąraše, turi būti suskirstytos į pareigybių lygmenis (pakopas) pagal objektyvius ir lyties požiūriu neutralius kriterijus, apimančius įgūdžius (įskaitant įgūdžius, susijusius su bendravimo, bendradarbiavimo įgūdžiais, konfliktų sprendimu, gebėjimu dirbti su kitais žmonėmis ir svarbius atliekant darbo funkciją), kvalifikaciją, pastangas (fizinių, protinių ir emocinių resursų kiekis, reikalingas užduotims pagal pareigybės aprašymą atlikti), atsakomybę, darbo sąlygas (darbo aplinka, intensyvumas, rizika, fiziniai ir psichologiniai veiksniai), ir, jeigu tikslinga, kitus svarbius kriterijus. Pareigybės, kurioms priskirtas toks pats ar vienodos vertės darbas, kaip jis apibrėžiamas Darbo kodekso 140 straipsnyje, priskiriamos tam pačiam pareigybių lygmeniui (pakopai). Darbo apmokėjimo sistemoje pagal objektyvius ir lyties požiūriu neutralius kriterijus (darbo patirtį, išsilavinimą, veiklos sudėtingumą, atsakomybės ir savarankiškumo lygį, papildomų įgūdžių ar žinių, svarbių einant pareigas, turėjimą, darbo sąlygas ar kitus kriterijus) turi būti nustatyti kiekvieno pareigybių lygmens (pakopos) arba kiekvienos pareigybės pareiginės algos koeficientų, viršijančių </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DAĮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D6A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 priede nustatytą minimalų pareiginės algos koeficientą, dydžiai ar jų intervalai (minimali ir maksimali intervalų riba), priemokų dydžiai ir jų skyrimo tvarka, piniginių išmokų dydžiai, jų skyrimo atvejai (už atliktą darbą ar siekiant paskatinti) ir tvarka, pareiginės algos didinimo kriterijai ir tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5794418F" w14:textId="77777777" w:rsidR="00EC23DD" w:rsidRPr="00312702" w:rsidRDefault="00EC23DD" w:rsidP="00895F92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2128"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="3"/>
+        <w:ind w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01831A15" w14:textId="6A522A42" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="0047022D" w:rsidP="0047022D">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t xml:space="preserve">III </w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:t>SKYRIUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8C41D1" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="0047022D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2526,87 +2676,87 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MINIMALUS DARBO UŽMOKESTIS. NEKVALIFIKUOTAS DARBAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF37403" w14:textId="77777777" w:rsidR="00263F14" w:rsidRPr="001C647E" w:rsidRDefault="00263F14" w:rsidP="0047022D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E74F6B" w14:textId="42E9FF77" w:rsidR="007502BA" w:rsidRPr="00873CA6" w:rsidRDefault="007502BA" w:rsidP="00AB4215">
+    <w:p w14:paraId="00E74F6B" w14:textId="42E9FF77" w:rsidR="007502BA" w:rsidRPr="00873CA6" w:rsidRDefault="007502BA" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konkreti pareiginė alga, kitos darbo apmokėjimo formos ir sąlygos, darbo normos nustatomos su darbuotoju sudaromoje darbo sutartyje, kuri turi atitikti šios sistemos nuostatas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D428ED" w14:textId="60ADA6DD" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="38D428ED" w14:textId="60ADA6DD" w:rsidR="00E55AF9" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojų</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2741,62 +2891,95 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arba darbo</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sutartyse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A94580" w14:textId="7EACA9A5" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="5F59006C" w14:textId="07AAE2B1" w:rsidR="00607EC2" w:rsidRPr="00873CA6" w:rsidRDefault="00607EC2" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607EC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.A1 lygio pareigybių pareiginės algos koeficientai darbo apmokėjimo sistemoje nustatyta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607EC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tvarka didinami 20 procentų, palyginti su to paties lygmens (pakopos) pareigybėmis, kurių pagal pareigybės aprašymą priskirtoms funkcijoms atlikti magistro kvalifikacinio laipsnio nereikalaujama. Jeigu įstaigoje nėra kitų to paties lygmens (pakopos) pareigybių, su kuriomis galėtų būti lyginamos A1 lygio pareigybės, A1 lygio pareigybių pareiginės algos koeficientai darbo apmokėjimo sistemoje nustatyta tvarka didinami 20 procentų, palyginti su žemesnio lygmens (pakopos) pareigybėmis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A94580" w14:textId="7EACA9A5" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijoje</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2906,173 +3089,173 @@
         </w:rPr>
         <w:t>alga</w:t>
       </w:r>
       <w:r w:rsidR="000E7AF7" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (toliau – MMA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F07063" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbininkų pareiginė alga negali būti mažesnė negu MMA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCB0709" w14:textId="3C35E0D0" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="6CCB0709" w14:textId="3C35E0D0" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2068"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimalus darbo užmokestis – mažiausias leidžiamas atlygis už nekvalifikuotą</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbą</w:t>
       </w:r>
       <w:r w:rsidR="0047022D" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbuotojui atitinkamai už vieną valandą ar visą kalendorinio mėnesio darbo laiko normą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D9E06D" w14:textId="33CB3964" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="43D9E06D" w14:textId="33CB3964" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2068"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nekvalifikuotu</w:t>
       </w:r>
       <w:r w:rsidR="0047022D" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbu laikomas darbas, kuriam atlikti nekeliami jokie specialūs kvalifikacinių įgūdžių ar profesinių gebėjimų</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reikalavimai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18838EB1" w14:textId="1F8AFC6F" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="18838EB1" w14:textId="1F8AFC6F" w:rsidR="00E55AF9" w:rsidRPr="00873CA6" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2068"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pareigos Progimnazijoje priskirtinos prie nekvalifikuotų darbų, yra šios: valytojas, kiemsargis, pastatų ir sistemų priežiūros</w:t>
       </w:r>
       <w:r w:rsidR="006E26B1" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> einamojo remonto darbininkas,</w:t>
@@ -3114,350 +3297,352 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MOKĖJIMAS UŽ VIRŠVALANDINĮ DARBĄ IR DARBĄ POILSIO IR ŠVENČIŲ DIENOMIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762A0F71" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD7514A" w14:textId="0179EF1C" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="7BD7514A" w14:textId="0179EF1C" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dirbant daugiau nei etatu tose pačiose pareigose, </w:t>
       </w:r>
       <w:r w:rsidR="00177245" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>su darbuot</w:t>
       </w:r>
       <w:r w:rsidR="005211B1" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oju darbo sutartyje sulygus dėl</w:t>
       </w:r>
       <w:r w:rsidR="00177245" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> padidinto darbo masto, darbas nelaikomas viršvalandiniu ir darbuotojui mokamas įprastas darbo užmokestis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8098F9" w14:textId="1E36D7C4" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00AB4215">
+    <w:p w14:paraId="7C8098F9" w14:textId="1E36D7C4" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Už viršvalandinį darbą poilsio dieną, kuri nenustatyta pagal darbo grafiką mokamas </w:t>
       </w:r>
       <w:r w:rsidR="00F07063" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nemažesnis kaip </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dvigubas darbuotojo darbo užmokestis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C74845" w14:textId="77777777" w:rsidR="00F07063" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00AB4215">
+    <w:p w14:paraId="34C74845" w14:textId="77777777" w:rsidR="00F07063" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Už viršvalandinį darbą švenčių dieną mokamas </w:t>
       </w:r>
       <w:r w:rsidR="00F07063" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nemažesnis kaip dvigubas darbuotojo darbo užmokestis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB96CF6" w14:textId="2D3A687D" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00AB4215">
+    <w:p w14:paraId="0AB96CF6" w14:textId="2D3A687D" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Už darbą švenčių dieną ar poilsio dieną, kuri nenustatyta pagal darbo grafiką, mokamas dvigubas darbuotojo darbo užmokestis arba darbuotojo prašymu gali būti suteikiamos dvi poilsio dienos, kurios pridedamos prie kasmetinių atostogų laiko ir apmokamos darbuotojo darbo užmokesčiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442DE3D0" w14:textId="6C2F05A7" w:rsidR="00EC23DD" w:rsidRPr="00A92BA0" w:rsidRDefault="00177245" w:rsidP="003915BC">
+    <w:p w14:paraId="442DE3D0" w14:textId="6C2F05A7" w:rsidR="00EC23DD" w:rsidRPr="00A92BA0" w:rsidRDefault="00177245" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojui vykstant į komandiruotę Lietuvoje ar užsienyje vadovaujamasi Lietuvos Respublikos valstybės nutarimu „Dėl dienpinigių ir kitų komandiruočių išlaidų apmokėjimo“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3FEFD7" w14:textId="77777777" w:rsidR="00A30044" w:rsidRDefault="00A30044" w:rsidP="00E55AF9">
+    <w:p w14:paraId="0C3FEFD7" w14:textId="77777777" w:rsidR="00A30044" w:rsidRDefault="00A30044" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
-        <w:ind w:left="673"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E569711" w14:textId="25FA3E97" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00E55AF9">
+        <w:ind w:left="0" w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E569711" w14:textId="25FA3E97" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00177245" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
-        <w:ind w:left="673"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:t>REČIASIS</w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:t>SKIRSNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEE2D01" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
-[...1 lines deleted...]
-        <w:ind w:left="667"/>
+    <w:p w14:paraId="7AEE2D01" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DARBAS NE VISO DARBO LAIKO SĄLYGOMIS. DARBO LAIKO APSKAITA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E418AA8" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
+    <w:p w14:paraId="1E418AA8" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A25078" w14:textId="3E9C0E74" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00387AE1" w:rsidP="00AB4215">
+    <w:p w14:paraId="49A25078" w14:textId="3E9C0E74" w:rsidR="00177245" w:rsidRPr="001C647E" w:rsidRDefault="00387AE1" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojui trumpinamas darbo laikas teisės aktų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53711C48" w14:textId="2BE6A059" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="53711C48" w14:textId="2BE6A059" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sutarus su darbuotoju, kad jis dirbs ne visą darbo laiką, darbo užmokestis mokamas to darbuotojo proporcingai dirbtam</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laikui.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3556DA69" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="3556DA69" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbas ne viso darbo laiko sąlygomis dirbantiems darbuotojams nesukelia ribojimų nustatant kasmetinių atostogų trukmę, apskaičiuojant darbo stažą, skiriant į aukštesnes pareigas, tobulinant</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3607,174 +3792,175 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dirba tokį patį ar lygiavertį darbą viso darbo laiko sąlygomis, atsižvelgiant į darbo stažą, kvalifikaciją ar kitas</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aplinkybes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6005C955" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="6005C955" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbo laiko apskaita tvarkoma pagal Personalo valdymo informacinės sistemos naudotojo vadovą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59099DE4" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="59099DE4" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojai, atsakingi už Personalo valdymo informacinės sistemos pildymą, paskiriami Progimnazijos direktoriaus įsakymu arba šios funkcijos numatomos pareigybės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprašyme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FB0FC3" w14:textId="6E413374" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="008E0A75" w:rsidP="00AB4215">
+    <w:p w14:paraId="60FB0FC3" w14:textId="6E413374" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="008E0A75" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Personalo valdymo informacinėje sistemoje užpildyti darbo laiko apskaitos žiniaraščiai perkeliami į Dokumentų valdymo sistemą (DVS). A</w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tsakingų asmenų pasirašytus darbo laiko apskaitos žiniaraščius tvirtina Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E55AF9" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>direktorius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A98A72D" w14:textId="2593C426" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="1A98A72D" w14:textId="2593C426" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00895F92">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patvirtinti darbo laiko apskaitos žiniaraščiai pateikiami</w:t>
       </w:r>
       <w:r w:rsidR="00294048" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294048" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
@@ -3821,742 +4007,741 @@
     </w:p>
     <w:p w14:paraId="020BDD9F" w14:textId="3E37732A" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00263F14">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:ind w:left="0" w:right="3"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>KASMETINI</w:t>
       </w:r>
       <w:r w:rsidR="00263F14" w:rsidRPr="001C647E">
         <w:t xml:space="preserve">Ų </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:t>ATOSTOGŲ APMOKĖJIMAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C41D2A3" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00E55AF9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243A81B3" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="243A81B3" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kasmetinių atostogų laiku darbuotojui paliekamas jo vidutinis darbo užmokestis. Laikotarpis, iš kurio skaičiuojamas vidutinis darbo užmokestis, yra 3 paskutiniai kalendoriniai mėnesiai, einantys prieš tą mėnesį, už kurį (ar jo dalį) mokamas vidutinis darbo</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>užmokestis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738E6945" w14:textId="556A4FE8" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="738E6945" w14:textId="556A4FE8" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atostoginiai </w:t>
       </w:r>
       <w:r w:rsidR="00E21CEE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">už visas suteiktas atostogas </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>išmokami ne vėliau kaip paskutinę darbo dieną prieš kasmetinių atostogų pradžią.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39697394" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="39697394" w14:textId="77777777" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojo atskiru prašymu, suteikus kasmetines atostogas, atostoginiai mokami įprasta darbo užmokesčio mokėjimo</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781B1137" w14:textId="36720422" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="00AB4215">
+    <w:p w14:paraId="781B1137" w14:textId="36720422" w:rsidR="00E55AF9" w:rsidRPr="001C647E" w:rsidRDefault="00E55AF9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atleidžiant darbuotoją, kuris atleidimo dieną turi nepanaudotų atostogų, už nepanaudotas atostogas mokama</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kompensacija</w:t>
       </w:r>
       <w:r w:rsidR="00860309" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F156DD5" w14:textId="77777777" w:rsidR="00AA512C" w:rsidRDefault="00AA512C" w:rsidP="00AA512C">
       <w:pPr>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B80DA4" w14:textId="77777777" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AA512C">
+    <w:p w14:paraId="19B80DA4" w14:textId="77777777" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
-        <w:ind w:left="670"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>PENKTASIS SKIRSNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F0035A" w14:textId="51F806F3" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AA512C">
+    <w:p w14:paraId="39FCF9AA" w14:textId="77777777" w:rsidR="004911F3" w:rsidRPr="004911F3" w:rsidRDefault="004911F3" w:rsidP="005C2F07">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DARBUOTOJŲ SKATINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F0035A" w14:textId="0FDE1AC0" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21CEE" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RIEMOKŲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21CEE" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IŠMOKŲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MOKĖJIMO TVARKA IR SĄLYGOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21CEE" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE98C26" w14:textId="77777777" w:rsidR="00800A6B" w:rsidRPr="001C647E" w:rsidRDefault="00800A6B" w:rsidP="00AA512C">
       <w:pPr>
         <w:ind w:left="672"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C647E">
-[...59 lines deleted...]
-    <w:p w14:paraId="46BD6511" w14:textId="3DF2C983" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AB4215">
+    </w:p>
+    <w:p w14:paraId="46BD6511" w14:textId="3DF2C983" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos darbuotojams </w:t>
       </w:r>
       <w:r w:rsidR="00E21CEE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">skatinti </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gali būti </w:t>
       </w:r>
       <w:r w:rsidR="00E21CEE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taikomos šios priemonės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC9DF7C" w14:textId="72F46D74" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="005211B1" w:rsidP="00AB4215">
+    <w:p w14:paraId="3FC9DF7C" w14:textId="72F46D74" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="005211B1" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2248"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00EB345D" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adėka;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E1324E" w14:textId="2C54AF46" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="00AB4215">
+    <w:p w14:paraId="19E1324E" w14:textId="2C54AF46" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2248"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>iki 2</w:t>
       </w:r>
       <w:r w:rsidR="005211B1" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareiginių algų dydžio piniginė</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> išmoka už asmeninį išskirtinį indėlį įgyvendinant Progimnazijos nustatytus tikslus arba už pasiektus rezultatus ir įgyvendintus uždavinius (tačiau ne dažniau kaip du kartus per kalendorinius metus);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC3BC4D" w14:textId="1C77D5EA" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="00AB4215">
+    <w:p w14:paraId="0BC3BC4D" w14:textId="1C77D5EA" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2248"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>suteikiant iki 5 mokamų papildomų poilsio dienų (tačiau ne daugiau kaip 10 mokamų papildomų poilsio dienų per metus) arba atitinkamai sutrumpinant darbo laiką;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E89EAFB" w14:textId="400920D3" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00220609" w:rsidP="00AB4215">
+    <w:p w14:paraId="1E89EAFB" w14:textId="400920D3" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00220609" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2248"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>vienkartinė piniginė</w:t>
       </w:r>
       <w:r w:rsidR="00EB345D" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> išmoka Vyriausybės nustatyta tvarka;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5909E649" w14:textId="2386BFF7" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="00AB4215">
+    <w:p w14:paraId="5909E649" w14:textId="11778490" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2248"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">finansuojant kvalifikacijos tobulinimą ne didesne kaip biudžetinės </w:t>
+        <w:t xml:space="preserve">finansuojant kvalifikacijos tobulinimą ne didesne kaip </w:t>
       </w:r>
       <w:r w:rsidR="00166412" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojo vienos pareiginės algos dydžio suma per metu</w:t>
       </w:r>
       <w:r w:rsidR="006414D8" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>s;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CCCE12" w14:textId="77777777" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00EB345D" w:rsidP="00AB4215">
-[...24 lines deleted...]
-    <w:p w14:paraId="56E8881D" w14:textId="03ACE207" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00837267" w:rsidP="00AB4215">
+    <w:p w14:paraId="56E8881D" w14:textId="3BB26EDE" w:rsidR="00EB345D" w:rsidRPr="00873CA6" w:rsidRDefault="00837267" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2248"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Skatinimo priemonės, numatytos </w:t>
       </w:r>
       <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sistemos</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 32</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="004911F3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D25E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC68B9" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
-      <w:r w:rsidR="00D25E80">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="004911F3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="004911F3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktuose galimos priklausomai nuo Progimnazijoje turimų sutaupytų lėšų. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10608DCC" w14:textId="77777777" w:rsidR="00837267" w:rsidRPr="00873CA6" w:rsidRDefault="00837267" w:rsidP="00AB4215">
+    <w:p w14:paraId="10608DCC" w14:textId="4A6C8DF9" w:rsidR="00837267" w:rsidRPr="00873CA6" w:rsidRDefault="00837267" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Progimnazijos direktoriaus įsakymu darbuotojams skiriamos priemokos nuo 10 iki 80 procentų pareiginės algos dydžio už:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E28505B" w14:textId="14D3EA90" w:rsidR="00AA512C" w:rsidRPr="00873CA6" w:rsidRDefault="00837267" w:rsidP="00AB4215">
+        <w:t>Progimnazijos direktoriaus įsakymu darbuotojams skiriamos priemokos  už:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E28505B" w14:textId="14D3EA90" w:rsidR="00AA512C" w:rsidRPr="00873CA6" w:rsidRDefault="00837267" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2488"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kito darbuotojo pavadavimą, kai raštu pavedama laikinai atlikti kito darbuotojo pareigybei nustatytas funkcijas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E50C59" w14:textId="4783713B" w:rsidR="006C45F9" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="00AB4215">
+    <w:p w14:paraId="72E50C59" w14:textId="4783713B" w:rsidR="006C45F9" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbuotojui, vykdančiam kitų darbuotojų (A, B, C lygio, išskyrus peda</w:t>
       </w:r>
       <w:r w:rsidR="00F82484" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>goginių) dalį funkcijų, mokama 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4640,133 +4825,141 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F82484" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80 procentų – vaduojant ilgiau kaip 6 mėnesius</w:t>
       </w:r>
       <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F111B0" w14:textId="0689967E" w:rsidR="006C45F9" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="00AB4215">
+    <w:p w14:paraId="78F111B0" w14:textId="0689967E" w:rsidR="006C45F9" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651FB9FC" w14:textId="63BB5001" w:rsidR="00264BB8" w:rsidRPr="00873CA6" w:rsidRDefault="00F82484" w:rsidP="00AB4215">
+    <w:p w14:paraId="651FB9FC" w14:textId="63BB5001" w:rsidR="00264BB8" w:rsidRPr="00873CA6" w:rsidRDefault="00F82484" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00BE28EE" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">avaduojančiam pamokas nesutampančiu su jo darbo grafiku (tuo metu nevedant savo pamokų), mokama </w:t>
       </w:r>
       <w:r w:rsidR="00264BB8" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">priemoka. Priemoka apskaičiuojama taip: </w:t>
       </w:r>
       <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pavaduojančio mokytojo mėnesinis darbo užmokestis dalijamas iš dirbtų valandų skaičiaus per mėnesį (gaunamas valandinis pamokos įkainis). Metinis kontaktinių valandų skaičius dalijamas iš nekontaktinių valandų skaičiaus (gaunamas pasiruošimo pamokoms koeficientas). Gautas valandinis pamokos įkainis dauginamas iš gauto pasiruošimo pamokoms koeficiento ir vaduotų pamokų skaičiaus. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C401590" w14:textId="5B37FDB7" w:rsidR="00264BB8" w:rsidRPr="00873CA6" w:rsidRDefault="00264BB8" w:rsidP="00AB4215">
+        <w:t xml:space="preserve">pavaduojančio mokytojo mėnesinis darbo užmokestis dalijamas iš dirbtų valandų skaičiaus per mėnesį (gaunamas valandinis pamokos </w:t>
+      </w:r>
+      <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">įkainis). Metinis kontaktinių valandų skaičius dalijamas iš nekontaktinių valandų skaičiaus (gaunamas pasiruošimo pamokoms koeficientas). Gautas valandinis pamokos įkainis dauginamas iš gauto pasiruošimo pamokoms koeficiento ir vaduotų pamokų skaičiaus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C401590" w14:textId="5B37FDB7" w:rsidR="00264BB8" w:rsidRPr="00873CA6" w:rsidRDefault="00264BB8" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vaduojant pamokas grupių (klasių) jungimo būdu tuo metu, kai vedamos jo paties pamokos, mokama priemoka už pavaduotas pamokas ją apskaičiuojant taip: </w:t>
       </w:r>
       <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pavaduojančio mokytojo mėnesinis darbo užmokestis dalijamas iš dirbtų valandų skaičiaus per mėnesį (gaunamas valandinis pamokos įkainis). Metinis kontaktinių valandų skaičius dalijamas iš nekontaktinių valandų skaičiaus (gaunamas pasiruošimo pamokoms koeficientas). Gautas valandinis pamokos įkainis dauginamas iš gauto pasiruošimo pamokoms koeficiento ir vaduotų pamokų skaičiaus. A</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pskaičiuotas piniginis </w:t>
@@ -4778,236 +4971,236 @@
         </w:rPr>
         <w:t>algos dydis dalijamas iš dviejų. Jei nemokama, dėl kompensacijos susitariama su Progimnazijos direktoriumi individualiai</w:t>
       </w:r>
       <w:r w:rsidR="00977EC5" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (skiriamos papildomos poilsio dienos)</w:t>
       </w:r>
       <w:r w:rsidR="002D1ACA" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00252582" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F34782B" w14:textId="55A2FE5A" w:rsidR="00645500" w:rsidRPr="00873CA6" w:rsidRDefault="00AA512C" w:rsidP="00AB4215">
+    <w:p w14:paraId="6F34782B" w14:textId="55A2FE5A" w:rsidR="00645500" w:rsidRPr="00873CA6" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kitiems </w:t>
       </w:r>
       <w:r w:rsidR="006C45F9" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D lygio darbuotojams</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, pateikus motyvuotą prašymą, administracijai įvertinus darbų mastą, susitariama dėl papildomo darbo ir Progimnazijos direktoriaus įsakymu skiriamas </w:t>
       </w:r>
       <w:r w:rsidR="00F82484" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pavadavimas</w:t>
       </w:r>
       <w:r w:rsidR="00AB6820" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22485668" w14:textId="581D0941" w:rsidR="006C45F9" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="00AB4215">
+    <w:p w14:paraId="22485668" w14:textId="581D0941" w:rsidR="006C45F9" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>papildomų užduočių, suformuluotų raštu, atlikimą, kai dėl to viršijamas įprastas darbo krūvis arba kai atliekamos pareigybės aprašyme nenumatytos funkcijos, mokama:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA7095A" w14:textId="4D9627A0" w:rsidR="002F410C" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="00AB4215">
+    <w:p w14:paraId="6FA7095A" w14:textId="4D9627A0" w:rsidR="002F410C" w:rsidRPr="00873CA6" w:rsidRDefault="006C45F9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>direktoriaus pavaduotojui ugdymui:</w:t>
       </w:r>
       <w:r w:rsidR="003572E3" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F410C" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>už vadovavimą tarptautinių, respublikinių projektų įgyvendinimui, priklausomai nuo sudėtingumo bei laiko sąnaudų, skiriama 10 procentų priemoka projekto vykdymo metu;</w:t>
       </w:r>
       <w:r w:rsidR="00252582" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2013CCDF" w14:textId="514EA375" w:rsidR="002F410C" w:rsidRPr="00873CA6" w:rsidRDefault="002F410C" w:rsidP="00AB4215">
+    <w:p w14:paraId="2013CCDF" w14:textId="514EA375" w:rsidR="002F410C" w:rsidRPr="00873CA6" w:rsidRDefault="002F410C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojams, švietimo pagalbos, karjeros specialistams, bibliotekininkams:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E195BF" w14:textId="417476DF" w:rsidR="002F410C" w:rsidRPr="001C647E" w:rsidRDefault="002D1ACA" w:rsidP="00AB4215">
+    <w:p w14:paraId="50E195BF" w14:textId="417476DF" w:rsidR="002F410C" w:rsidRPr="001C647E" w:rsidRDefault="002D1ACA" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">metodinės medžiagos parengimą </w:t>
       </w:r>
       <w:r w:rsidR="002F410C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– vienkartinė </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5015,481 +5208,519 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002F410C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0 procentų pareiginės algos dydžio priemoka</w:t>
       </w:r>
       <w:r w:rsidR="00AB6820" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00252582" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E0B79A" w14:textId="4B119E08" w:rsidR="00AB6820" w:rsidRPr="001C647E" w:rsidRDefault="00AB6820" w:rsidP="00AB4215">
+    <w:p w14:paraId="51E0B79A" w14:textId="4B119E08" w:rsidR="00AB6820" w:rsidRPr="001C647E" w:rsidRDefault="00AB6820" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk160031246"/>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kitiems nepedagoginiams darbuotojams</w:t>
       </w:r>
       <w:r w:rsidR="001C22D7" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gali būti</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> skiriama 10 procentų pareiginės algos dydžio priemoka</w:t>
       </w:r>
       <w:r w:rsidR="00DB459E" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00252582" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E490EF7" w14:textId="5380054B" w:rsidR="00DB459E" w:rsidRPr="001C647E" w:rsidRDefault="00DB459E" w:rsidP="00AB4215">
+    <w:p w14:paraId="0E490EF7" w14:textId="5380054B" w:rsidR="00DB459E" w:rsidRPr="001C647E" w:rsidRDefault="00DB459E" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk160031704"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pedagoginiams ir nepedagoginiams darbuotojams gali būti skiriama priemoka už įprastą darbo krūvį viršijančią veiklą, kai yra padidėjęs darbų mastas, atliekant pareigybės aprašyme nustatytas funkcijas, bet neviršijama nustatyta darbo laiko trukmė.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3009B882" w14:textId="1FCA24F8" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="00512DF8" w:rsidP="00AB4215">
+    <w:p w14:paraId="3009B882" w14:textId="7C233AA0" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="00512DF8" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kiekviena priemoka, nurodyta sistemos 3</w:t>
       </w:r>
-      <w:r w:rsidR="00D25E80">
+      <w:r w:rsidR="006B2AA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkte, negali būti mažesnė kaip 10 procentų pareiginės algos, o jų suma negali viršyti 80 procentų pareiginės algos.</w:t>
       </w:r>
       <w:r w:rsidR="00DC7061">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Šios nuostatos netaikomos mokytojams ir pagalbos mokiniui specialistams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C1C903" w14:textId="77777777" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="00512DF8" w:rsidP="00AB4215">
+    <w:p w14:paraId="51C1C903" w14:textId="77777777" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="00512DF8" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasikeitus aplinkybėms, dėl kurių buvo skirta priemoka, direktoriaus įsakymu priemokos dydis ir mokėjimo terminas gali būti pakeistas arba mokėjimas nutrauktas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EDD4CA" w14:textId="2767A0C4" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="003572E3" w:rsidP="00AB4215">
+    <w:p w14:paraId="30EDD4CA" w14:textId="2767A0C4" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="003572E3" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Priemokos ir i</w:t>
       </w:r>
       <w:r w:rsidR="00512DF8" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šmokos skiriamos Progimnazijos direktoriaus įsakymu, neviršijant darbuotojui nustatytos pareiginės algos dydžio ir neviršijant Progimnazijai darbo užmokesčiui skirtų lėšų.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FA4C50" w14:textId="6B96565F" w:rsidR="006C45F9" w:rsidRPr="001C647E" w:rsidRDefault="006C45F9" w:rsidP="00AB4215">
+    <w:p w14:paraId="10FA4C50" w14:textId="6B96565F" w:rsidR="006C45F9" w:rsidRPr="001C647E" w:rsidRDefault="006C45F9" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1992" w:right="4110" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="4110"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C1D709" w14:textId="77777777" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AA512C">
+    <w:p w14:paraId="39C1D709" w14:textId="77777777" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
-        <w:ind w:left="0" w:right="-1" w:hanging="3"/>
+        <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>ŠEŠTASIS SKIRSNIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E0EF0D" w14:textId="189BD175" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AA512C">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:ind w:left="0" w:right="-1" w:hanging="3"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>MATERIALINĖS PAŠALPOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3FB6CA" w14:textId="77777777" w:rsidR="00AA512C" w:rsidRPr="001779D2" w:rsidRDefault="00AA512C" w:rsidP="00AA512C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C361C23" w14:textId="38CF7E9C" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="00512DF8" w:rsidP="00AB4215">
+    <w:p w14:paraId="2C361C23" w14:textId="38CF7E9C" w:rsidR="00512DF8" w:rsidRPr="001C647E" w:rsidRDefault="00512DF8" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Materialinės pašalpos dydis priklauso nuo konkrečių aplinkybių ir Progimnazijai skirtų lėšų</w:t>
       </w:r>
       <w:r w:rsidR="00800A6B" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5440E5" w14:textId="6A1B4D46" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00220609" w:rsidP="00AB4215">
+    <w:p w14:paraId="4D5440E5" w14:textId="755712FA" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00220609" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos darbuotojams, kurių materialinė būklė tapo sunki dėl jų pačių </w:t>
       </w:r>
       <w:r w:rsidR="00AA512C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ligos, artimųjų giminaičių, sutuoktinio, partnerio, sugyventinio, jo tėvų, vaikų (įvaikių), brolių (įbrolių) ir seserų (įseserių), taip pat išlaikytinių, kurių globėjais ar rūpintojais įstatymų nustatyta tvarka yra paskirti Progimnazijos darbuotojai, ligos ar mirties, stichinės nelaimės ar turto netekimo, </w:t>
+        <w:t>ligos, artimųjų giminaičių, sutuoktinio, partnerio</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD456C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kai partnerystė registruota įstatymų nustatyta tvarka),</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD456C" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sugyventinio</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA512C" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jo tėvų, vaikų (įvaikių), brolių (įbrolių) ir seserų (įseserių), taip pat išlaikytinių, kurių globėjais ar rūpintojais įstatymų nustatyta tvarka yra paskirti Progimnazijos darbuotojai, ligos ar mirties, stichinės nelaimės ar turto netekimo, </w:t>
       </w:r>
       <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>gali būti skiriama iki 5 minimaliųjų mėnesinių algų dydžio materialinė pašalpa iš Progimnazijai skirtų</w:t>
+        <w:t>gali būti skiriama iki</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD456C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 MMA</w:t>
       </w:r>
       <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
         <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dydžio materialinė pašalpa </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>iš Progimnazijai skirtų</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lėšų, </w:t>
       </w:r>
       <w:r w:rsidR="00AA512C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jeigu yra pateikti šių darbuotojų rašytiniai prašymai ir atitinkamą aplinkybę patvirtinantys </w:t>
       </w:r>
       <w:r w:rsidR="00AA512C" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dokumentai</w:t>
       </w:r>
       <w:r w:rsidR="00800A6B" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344A5F0B" w14:textId="0061EBD9" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AB4215">
+    <w:p w14:paraId="344A5F0B" w14:textId="3CFDA89A" w:rsidR="00AA512C" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mirus Progimnazijos darbuotojui, jo šeimos nariams</w:t>
       </w:r>
       <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">(sutuoktiniui, vaikams (įvaikiams), motinai (įmotei), tėvui (įtėviui), senelei, seneliui, kitiems giminaičiams, kurie su mirusiuoju turėjo artimą ryšį ir (ar) gyveno kartu) iš Progimnazijai skirtų lėšų gali būti išmokama iki 5 </w:t>
+        <w:t xml:space="preserve">(sutuoktiniui, vaikams (įvaikiams), motinai (įmotei), tėvui (įtėviui), senelei, seneliui, kitiems giminaičiams, kurie su mirusiuoju turėjo artimą ryšį ir (ar) gyveno kartu) iš Progimnazijai skirtų lėšų gali būti išmokama iki </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD456C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1 MMA</w:t>
       </w:r>
       <w:r w:rsidR="00BD7A44" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dydžio materialinė pašalpa, jeigu yra pateiktas jo šeimos nario rašytinis prašymas ir mirties faktą patvirtinantys dokumentai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3567F26D" w14:textId="4092B89B" w:rsidR="008A75C5" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="00AB4215">
+    <w:p w14:paraId="3567F26D" w14:textId="4092B89B" w:rsidR="008A75C5" w:rsidRPr="001C647E" w:rsidRDefault="00AA512C" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Materialinę pašalpą Progimnazijos darbuotojams, išskyrus </w:t>
       </w:r>
       <w:r w:rsidR="00166412" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadovą, skiria Progimnazijos direktorius ar jo įgaliotas asmuo iš Progimnazijai skirtų lėšų. Progimnazijos direktoriui materialinę pašalpą skiria savininko teises ir pareigas įgyvendinanti institucija iš jo vadovaujamai Progimnazijai skirtų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -5531,169 +5762,169 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DARBO UŽMOKESČIO MOKĖJIMO TERMINAI, TVARKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03400E3D" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001779D2" w:rsidRDefault="00645500" w:rsidP="00645500">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6EFB0C" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="00AB4215">
+    <w:p w14:paraId="4B6EFB0C" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Darbo užmokestis darbuotojui mokamas ne rečiau kaip du kartus per mėnesį, o jeigu darbuotojas prašo, – kartą per mėnesį.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA1E0BD" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="00AB4215">
+    <w:p w14:paraId="7BA1E0BD" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Už darbą per kalendorinį mėnesį atsiskaitoma ne vėliau negu per dešimt darbo dienų nuo jo pabaigos, jeigu darbo teisės normos ar darbo sutartis nenustato</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kitaip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C379A4A" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="00AB4215">
+    <w:p w14:paraId="0C379A4A" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Darbo užmokestis mokamas tik pinigais, pervedant į darbuotojo nurodytą asmeninę sąskaitą</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>banke.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C26C473" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="00AB4215">
+    <w:p w14:paraId="4C26C473" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>Darbo sutarčiai pasibaigus, visos darbuotojo su darbo santykiais susijusios</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:t>išmokos išmokamos, kai nutraukiama darbo sutartis su darbuotoju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064B5921" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="00AB4215">
+    <w:p w14:paraId="064B5921" w14:textId="77777777" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ne</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rečiau</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
@@ -5817,59 +6048,59 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>apie jam apskaičiuotas, išmokėtas ir išskaičiuotas sumas ir apie darbo laiko</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>trukmę.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3025C088" w14:textId="201387E6" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="00AB4215">
+    <w:p w14:paraId="3025C088" w14:textId="201387E6" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00645500" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Darbuotojui raštiškai prašant, darbdavys išduoda darbuotojui pažymą apie darbą Progimnazijoje.</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pažymoje</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
@@ -6003,58 +6234,51 @@
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jis</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dirbo, </w:t>
-[...6 lines deleted...]
-        <w:t>darbo užmokesčio dydis ir sumokėtų mokesčių bei valstybinio socialinio draudimo įmokų</w:t>
+        <w:t>dirbo, darbo užmokesčio dydis ir sumokėtų mokesčių bei valstybinio socialinio draudimo įmokų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-19"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dydis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2851331C" w14:textId="77777777" w:rsidR="00E870AF" w:rsidRPr="001779D2" w:rsidRDefault="00E870AF" w:rsidP="00E870AF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6064,252 +6288,252 @@
         <w:pStyle w:val="Antrat1"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t xml:space="preserve">AŠTUNTASIS SKIRSNIS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CE7CE6" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00883181">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>IŠSKAITOS IŠ DARBO UŽMOKESČIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199A7C44" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001779D2" w:rsidRDefault="00883181" w:rsidP="00883181">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569E0828" w14:textId="6A7F443B" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="569E0828" w14:textId="6A7F443B" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Išskaitos </w:t>
       </w:r>
       <w:r w:rsidR="0049495D" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iš darbo užmokesčio </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gali būti daromos šiais</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>atvejais:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ABBD01" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="07ABBD01" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2275"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>grąžinti perduotoms ir darbuotojo nepanaudotoms pagal paskirtį darbdavio pinigų sumoms;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627E7400" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="627E7400" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2275"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>grąžinti sumoms, permokėtoms dėl skaičiavimo</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>klaidų;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28351D63" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="28351D63" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2275"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>atlyginti žalai, kurią darbuotojas dėl savo kaltės padarė</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>darbdaviui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B51C55" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="18B51C55" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2275"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>išieškoti atostoginiams už suteiktas atostogas, viršijančias įgytą teisę į visos trukmės ar dalies kasmetines atostogas, darbo sutartį nutraukus darbuotojo iniciatyva be svarbių priežasčių arba dėl darbuotojo kaltės darbdavio</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>iniciatyva;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770CB9A6" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="770CB9A6" w14:textId="77777777" w:rsidR="00883181" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2275"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>išieškant nustatytas sumas pagal vykdomuosius dokumentus (vykdomieji raštai, išduoti teismo sprendimų, nuosprendžių, nutarimų, nutarčių pagrindu; teismo įsakymai; institucijų ir pareigūnų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nutarimai</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
@@ -6420,63 +6644,63 @@
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sprendimai, kurių vykdymą civilinio proceso tvarka nustato</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>įstatymai).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4783743C" w14:textId="63FA018D" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="00AB4215">
+    <w:p w14:paraId="4783743C" w14:textId="63FA018D" w:rsidR="00645500" w:rsidRPr="001C647E" w:rsidRDefault="00883181" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Išskaita</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pradedama</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
@@ -6610,51 +6834,58 @@
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kurią</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>darbdavys sužinojo ar galėjo sužinoti apie atsiradusį išskaitos pagrindą. Išskaita vykdoma tol, kol padengiama visa išieškoma skolos</w:t>
+        <w:t xml:space="preserve">darbdavys sužinojo ar galėjo sužinoti apie atsiradusį išskaitos pagrindą. Išskaita vykdoma tol, kol padengiama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>visa išieškoma skolos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>suma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091A5A3D" w14:textId="56E2D02D" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="00301713">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -6669,92 +6900,92 @@
       <w:r w:rsidRPr="001C647E">
         <w:t>DEVINTASIS SKIRSNIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A085FE" w14:textId="3991B312" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="00301713">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>LIGOS PAŠALPOS MOKĖJIMAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01414130" w14:textId="77777777" w:rsidR="00301713" w:rsidRPr="001779D2" w:rsidRDefault="00301713" w:rsidP="00AB4215">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6E6EBB" w14:textId="02B4A2BB" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="00AB4215">
+    <w:p w14:paraId="3F6E6EBB" w14:textId="02B4A2BB" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ligos pašalpa mokama už pirmąsias dvi kalendorines ligos dienas, sutampančias su darbuotojo darbo grafiku. Mokama ligos pašalpa negali būti mažesnė negu 62,06 procentų pašalpos gavėjo vidutinio uždarbio, apskaičiuoto Lietuvos Respublikos Vyriausybės nustatyta</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AE770D" w14:textId="74249BEE" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="00AB4215">
+    <w:p w14:paraId="72AE770D" w14:textId="74249BEE" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pagrindas skirti ligos išmoką yra nedarbingumo pažymėjimas, išduotas </w:t>
       </w:r>
       <w:r w:rsidR="00730FC4" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pagal sveikatos apsaugos ministro ir socialinės apsaugos ir darbo ministro tvirtinamas Elektroninių nedarbingumo pažymėjimų bei elektroninių nėštumo ir gimdymo atostogų pažymėjimų išdavimo taisykles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1A2D7A" w14:textId="77777777" w:rsidR="00301713" w:rsidRPr="001C647E" w:rsidRDefault="00301713" w:rsidP="00301713">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="7" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
@@ -6830,118 +7061,131 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PAREIGINĖS ALGOS NUSTATYMO PROGIMNAZIJOS DARBUOTOJAMS KRITERIJAI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D89392" w14:textId="77777777" w:rsidR="00A27BAF" w:rsidRPr="001779D2" w:rsidRDefault="00A27BAF" w:rsidP="00301713">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1F41A5" w14:textId="42B69FDB" w:rsidR="00A27BAF" w:rsidRPr="001C647E" w:rsidRDefault="00A27BAF" w:rsidP="00AB4215">
+    <w:p w14:paraId="2F1F41A5" w14:textId="66179277" w:rsidR="00A27BAF" w:rsidRPr="001C647E" w:rsidRDefault="00A27BAF" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos direktorius įsakymu tvirtina Progimnazijos etatinių pareigybių sąrašą</w:t>
       </w:r>
       <w:r w:rsidR="00730FC4" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>, pareigybių aprašus, pareigybių lygius</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2040D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuriame esančios pareigybės suskirstytos į pareigybių lygmenis (pakopas), </w:t>
+      </w:r>
+      <w:r w:rsidR="00730FC4" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pareigybių aprašus</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir etatų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>skaičių</w:t>
       </w:r>
       <w:r w:rsidR="001979C8" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49604DD4" w14:textId="7B590B25" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="00AB4215">
+    <w:p w14:paraId="49604DD4" w14:textId="7B590B25" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A1 lygio pareigybėms pareiginės algos koeficient</w:t>
       </w:r>
       <w:r w:rsidR="0049495D" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> didinam</w:t>
       </w:r>
       <w:r w:rsidR="0049495D" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6958,322 +7202,320 @@
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>proc</w:t>
       </w:r>
       <w:r w:rsidR="005D0798" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>entų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E969E9A" w14:textId="77777777" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="00AB4215">
+    <w:p w14:paraId="0E969E9A" w14:textId="77777777" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos mokytojų, pagalbos mokiniui specialistų kvalifikacinės kategorijos nustatomos Švietimo, mokslo ir sporto ministro nustatyta</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434F3297" w14:textId="77777777" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="00AB4215">
+    <w:p w14:paraId="434F3297" w14:textId="77777777" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijoje patvirtintos pareigybės, jų darbo</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>apmokėjimas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFB429E" w14:textId="2A47092A" w:rsidR="007224D1" w:rsidRPr="001C647E" w:rsidRDefault="00281D93" w:rsidP="00AB4215">
+    <w:p w14:paraId="1EFB429E" w14:textId="315197A9" w:rsidR="007224D1" w:rsidRPr="001C647E" w:rsidRDefault="00281D93" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos direktorius</w:t>
       </w:r>
       <w:r w:rsidR="006D369F" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135958F5" w14:textId="21A0E8E4" w:rsidR="00200AB5" w:rsidRPr="001C647E" w:rsidRDefault="000E32AC" w:rsidP="00AB4215">
+    <w:p w14:paraId="135958F5" w14:textId="21A0E8E4" w:rsidR="00200AB5" w:rsidRPr="001C647E" w:rsidRDefault="000E32AC" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
-          <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
-[...15 lines deleted...]
-        <w:t>vadovaudamasis</w:t>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pareiginės algos koeficientą nustato į pareigas priimantis asmuo, vadovaudamasis</w:t>
       </w:r>
       <w:r w:rsidR="00E94BE6" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DAĮ 2 priedu ir atsižvelgiant į </w:t>
       </w:r>
       <w:r w:rsidR="00A3350A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>progimnazijoje ugdomų mokinių skaičių</w:t>
       </w:r>
       <w:r w:rsidR="00A41D99" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, pedagoginio darbo stažą bei veiklos sudėtingumą;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5054B0FB" w14:textId="77777777" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="00AB4215">
+    <w:p w14:paraId="5054B0FB" w14:textId="77777777" w:rsidR="00CD2DC6" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="2275"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>Progimnazijos direktoriaus pavaduotojas</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:t>ugdymui:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D8848A" w14:textId="543CE130" w:rsidR="00084CC1" w:rsidRPr="001C647E" w:rsidRDefault="00CD2DC6" w:rsidP="00AB4215">
+    <w:p w14:paraId="26D8848A" w14:textId="714F015D" w:rsidR="00084CC1" w:rsidRPr="001C647E" w:rsidRDefault="005C2F07" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C647E">
-[...3 lines deleted...]
-        <w:t>Progimnazijos direktorius</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2DC6" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>rogimnazijos direktorius</w:t>
       </w:r>
       <w:r w:rsidR="00766B08" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidR="00CD2DC6" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00766B08" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vadovaujantis DAĮ 2 priedu, nustato</w:t>
       </w:r>
       <w:r w:rsidR="00F47013" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiksuotą mėnesinio darbo užmokesčio </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidR="00CD2DC6" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pareiginės algos </w:t>
       </w:r>
       <w:r w:rsidR="00AB2C42" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>koeficient</w:t>
       </w:r>
       <w:r w:rsidR="00F47013" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidR="00CD2DC6" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, atsižvelgiant į pedagoginio darbo stažą, mokinių skaičių ir veiklos</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidR="00CD2DC6" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidR="00CD2DC6" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sudėtingumą; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC5A114" w14:textId="77777777" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00E13CBE" w:rsidP="00E13CBE">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:firstLine="7371"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
@@ -7980,465 +8222,484 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>2,3568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3699F494" w14:textId="77777777" w:rsidR="00194A45" w:rsidRDefault="00194A45" w:rsidP="00194A45">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E41A91" w14:textId="1B4B6622" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00136758" w:rsidP="00AB4215">
+    <w:p w14:paraId="16E41A91" w14:textId="1B4B6622" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00136758" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="0039732D" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">adovaujantis </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DAĮ 2 priedo 44 punktu</w:t>
       </w:r>
       <w:r w:rsidR="00E13CBE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareiginės algos koeficientas dėl veiklos sudėtingumo</w:t>
       </w:r>
       <w:r w:rsidR="00E13CBE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E13CBE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>didinamas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DBF7E7" w14:textId="1E700C81" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00684320" w:rsidP="00AB4215">
-[...283 lines deleted...]
-    <w:p w14:paraId="2E3B64A4" w14:textId="2C440424" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00E13CBE" w:rsidP="00AB4215">
+    <w:p w14:paraId="331FE712" w14:textId="77777777" w:rsidR="00890745" w:rsidRPr="0077794B" w:rsidRDefault="00890745" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C647E">
-[...17 lines deleted...]
-      <w:r w:rsidR="007E75BE" w:rsidRPr="001C647E">
+      <w:r w:rsidRPr="0077794B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriaus pavaduotojams ugdymui pareiginės algos koeficientas nustatomas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077794B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iš naujo pasikeitus mokinių skaičiui, pedagoginio darbo stažui, veiklos sudėtingumui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3790AF83" w14:textId="48AA2C5A" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00E13CBE" w:rsidP="00AB4215">
+    <w:p w14:paraId="47DBF7E7" w14:textId="73301DD3" w:rsidR="00E13CBE" w:rsidRPr="005C2F07" w:rsidRDefault="00296FC9" w:rsidP="005C2F07">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0017799F" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13CBE" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F19" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>centų</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13CBE" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Progimnazijos direktoriaus pavaduotojui ugdymui, atsakingam už </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13CBE" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mokinių, turinčių specialiųjų ugdymosi poreikių, ugdymo organizavimą, jeigu Progimnazijoje ugdoma (mokoma) </w:t>
+      </w:r>
+      <w:r w:rsidR="00696A50" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0097169E" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13CBE" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir daugiau mokinių, dėl įgimtų ar įgytų sutrikimų, turinčių didelių ar labai didelių specialiųjų ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13CBE" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13CBE" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21D6" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, jei pakanka lėšų;</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3FB1" w:rsidRPr="005C2F07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40E137" w14:textId="74424B2F" w:rsidR="0077794B" w:rsidRDefault="0077794B" w:rsidP="005C2F07">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>proc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>entais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, jeigu Progimnazijoje ugdoma (mokoma) 10 ar daugiau užsieniečių ar Lietuvos Respublikos piliečių, atvykusių gyventi į Lietuvos Respubliką, nemokančių valstybinės kalbos, dvejus metus nuo mokinio mokymosi pagal bendrojo ugdymo programas pradžios Lietuvos Respublikoje, jei pakanka lėšų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2984FBF1" w14:textId="4410F814" w:rsidR="00812127" w:rsidRPr="0077794B" w:rsidRDefault="0077794B" w:rsidP="005C2F07">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077794B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5 procentais dėl atnaujinto ugdymo turinio programų įgyvendinimo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE6654F" w14:textId="704AF9F7" w:rsidR="0077794B" w:rsidRPr="0077794B" w:rsidRDefault="0077794B" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525412">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>gali būti didinami iki 20 procentų pagal kitus darbo apmokėjimo sistemoje nustatytus kriterijus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3BC665" w14:textId="7B0EDC45" w:rsidR="0077794B" w:rsidRPr="00890745" w:rsidRDefault="0077794B" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525412">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eigu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>progimnazijos direktoriaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525412">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar jo pavaduotojo ugdymui veikla atitinka du ar daugiau  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>55.2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525412">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkte nustatytų kriterijų, jo pareiginės algos koeficientas didinamas ne daugiau kaip 25 procentais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C02EDF" w14:textId="42629265" w:rsidR="0077794B" w:rsidRPr="00890745" w:rsidRDefault="00890745" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077794B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriaus pavaduotojams ugdymui pareiginės algos koeficientas nustatomas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077794B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iš naujo pasikeitus mokinių skaičiui, pedagoginio darbo stažui, veiklos sudėtingumui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E96860A" w14:textId="77777777" w:rsidR="00525412" w:rsidRPr="00890745" w:rsidRDefault="00525412" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3790AF83" w14:textId="72C3DA45" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="00E13CBE" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2275"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>Mokytojams:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075CAFAB" w14:textId="17230A69" w:rsidR="00EC21D6" w:rsidRPr="001C647E" w:rsidRDefault="00EC21D6" w:rsidP="00AB4215">
+    <w:p w14:paraId="075CAFAB" w14:textId="17230A69" w:rsidR="00EC21D6" w:rsidRPr="001C647E" w:rsidRDefault="00EC21D6" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Mokytojo, dirbančio pagal bendrojo ugdymo</w:t>
       </w:r>
       <w:r w:rsidR="00417823" w:rsidRPr="001C647E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>, neformaliojo švietimo programas, valandų skaičius per mokslo metus:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9353" w:type="dxa"/>
         <w:tblBorders>
@@ -8790,328 +9051,324 @@
               <w:t>1 512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B6910DA" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRPr="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="006C38A3">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2566BF0E" w14:textId="15ECE064" w:rsidR="00417823" w:rsidRPr="001C647E" w:rsidRDefault="00417823" w:rsidP="00AB4215">
+    <w:p w14:paraId="2566BF0E" w14:textId="15ECE064" w:rsidR="00417823" w:rsidRPr="001C647E" w:rsidRDefault="00417823" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dirbantiems pagal bendrojo ugdymo, neformaliojo švietimo programas (išskyrus priešmokyklinio ugdymo programą), darbo </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">krūvį </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sudaro: kontaktinės valandos, kurios skiriamos dalykų, neformaliojo švietimo programoms įgyvendinti pagal ugdymo plane numatytas valandas ir valandos ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">vadovauti klasei </w:t>
+        <w:t xml:space="preserve">sudaro: kontaktinės valandos, kurios skiriamos dalykų, neformaliojo švietimo programoms įgyvendinti pagal ugdymo plane numatytas valandas ir valandos ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti, vadovauti klasei </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(sistemos 1, 2 priedai)</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, veiklos mokyklos bendruomenei ir profesiniam tobulėjimui </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(sistemos 3 priedas)</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mokytojo darbo krūvio sandara ir profesinis tobulėjimas pildomas „Mokytojo darbo krūvio“ lentelėje (</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sistemos 4 priedas</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9F674" w14:textId="051B5541" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="002A564E" w:rsidP="00AB4215">
+    <w:p w14:paraId="44A9F674" w14:textId="051B5541" w:rsidR="00E13CBE" w:rsidRPr="001C647E" w:rsidRDefault="002A564E" w:rsidP="005C2F07">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00E13CBE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ienos mokytojo pareigybės darbo laiko norma – 1512 valandų per mokslo</w:t>
       </w:r>
       <w:r w:rsidR="00E13CBE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E13CBE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>metus</w:t>
       </w:r>
       <w:r w:rsidR="00F85862" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Mokytojų, dirbančių pagal bendrojo ugdymo ir neformaliojo švietimo programas </w:t>
       </w:r>
       <w:r w:rsidR="00B8445A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbo </w:t>
       </w:r>
       <w:r w:rsidR="00F85862" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>laikas per savaitę yra 36 val.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611675F7" w14:textId="77777777" w:rsidR="00EA29D5" w:rsidRPr="001C647E" w:rsidRDefault="00EA29D5" w:rsidP="00AB4215">
+    <w:p w14:paraId="611675F7" w14:textId="77777777" w:rsidR="00EA29D5" w:rsidRPr="001C647E" w:rsidRDefault="00EA29D5" w:rsidP="005C2F07">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55.3.4. valandų, susijusių su profesiniu tobulėjimu ir veikla mokyklos bendruomenei, skaičius sudaro nuo 7,23 iki 49,7 procento kontaktinių valandų ir valandų, skiriamų ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti, skaičiaus mokytojui per mokslo metus. Jis mokytojo pareigybei per mokslo metus nustatomas, atsižvelgiant į: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C178D4" w14:textId="3BCFC34B" w:rsidR="00EA29D5" w:rsidRPr="001C647E" w:rsidRDefault="00EA29D5" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="30C178D4" w14:textId="3BCFC34B" w:rsidR="00EA29D5" w:rsidRPr="001C647E" w:rsidRDefault="00EA29D5" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>55.3.4.1. minimalų valandų skaičių, nurodytą Biudžetinių įstaigų darbuotojų darbo apmokėjimo ir komisijų narių atlygio už darbą įstatymo 2 priedo 7 punkte, skiriamą kiekvienam mokytojui privalomoms veikloms, nurodytoms švietimo, mokslo ir sporto ministro tvirtinamuose Veiklų, susijusių su profesiniu tobulėjimu, apraše ir Veiklų mokyklos bendruomenei apraše; (102 val.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7BDF3F" w14:textId="0BE02B2A" w:rsidR="00EA29D5" w:rsidRPr="001C647E" w:rsidRDefault="002076FF" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>55.3.4.2. valandų, viršijančių 55.3.4.1. papunktyje nurodytą valandų skaičių, nustatomą, atsižvelgiant į veiklas, nurodytas švietimo, mokslo ir sporto ministro tvirtinamuose Veiklų, susijusių su profesiniu tobulėjimu, apraše ir Veiklų mokyklos bendruomenei apraše, kurios nėra privalomos kiekvienam mokytojui, tačiau skiriamos mokytojams individualiai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5908ED91" w14:textId="132CC283" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00AB4215">
+    <w:p w14:paraId="5908ED91" w14:textId="132CC283" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="007B015A" w:rsidRPr="001C647E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E1775" w:rsidRPr="001C647E">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="007B015A" w:rsidRPr="001C647E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002076FF" w:rsidRPr="001C647E">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007B015A" w:rsidRPr="001C647E">
         <w:t>.3.</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:t xml:space="preserve"> kokią dalį darbo laiko mokytojas skirs kiekvienai iš šių veiklų, priklauso nuo susitarimo, įvertinus veiklų pobūdį ir</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:t>poreikį;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577FE692" w14:textId="7F27D2F3" w:rsidR="007B015A" w:rsidRPr="001C647E" w:rsidRDefault="00684320" w:rsidP="00194A45">
+    <w:p w14:paraId="577FE692" w14:textId="7F27D2F3" w:rsidR="007B015A" w:rsidRPr="001C647E" w:rsidRDefault="00684320" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="007B015A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>ok</w:t>
       </w:r>
       <w:r w:rsidR="00442D47" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9191,59 +9448,61 @@
       <w:r w:rsidR="00442D47" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>2 priedu</w:t>
       </w:r>
       <w:r w:rsidR="007B015A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>, atsižvelgiant į pedagoginio darbo stažą, kvalifikacinę ka</w:t>
       </w:r>
       <w:r w:rsidR="00442D47" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>tegoriją ir veiklos sudėtingumą:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553596C1" w14:textId="52131ABE" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00AB4215">
+    <w:p w14:paraId="553596C1" w14:textId="52131ABE" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00501697" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -9263,59 +9522,61 @@
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1. lietuvių kalbos ir literatūros</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E00EF91" w14:textId="0C65E5C5" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00AB4215">
+    <w:p w14:paraId="5E00EF91" w14:textId="0C65E5C5" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00501697" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -9363,60 +9624,62 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalbos</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E26EFA" w14:textId="11C15915" w:rsidR="008A72BF" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00AB4215">
+    <w:p w14:paraId="79E26EFA" w14:textId="11C15915" w:rsidR="008A72BF" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00442D47" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00501697" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -9464,64 +9727,65 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalbos</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCE72C6" w14:textId="7B2B299E" w:rsidR="00973543" w:rsidRDefault="009C2534" w:rsidP="00AB4215">
+    <w:p w14:paraId="2CCE72C6" w14:textId="7B2B299E" w:rsidR="00973543" w:rsidRDefault="009C2534" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0095355D" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>užsienio (</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rusų</w:t>
@@ -9534,1082 +9798,1198 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalbos</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417DC362" w14:textId="40271BB9" w:rsidR="00296FC9" w:rsidRPr="00DC7061" w:rsidRDefault="00296FC9" w:rsidP="00296FC9">
+    <w:p w14:paraId="5C6C673E" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00296FC9" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7061">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>žsienio (prancūzų) kalbos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mokytojui</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7061">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0715DCBE" w14:textId="178B30F2" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00B13581" w:rsidP="00AB4215">
+    <w:p w14:paraId="679B6F9E" w14:textId="582B4B7B" w:rsidR="00ED7D6C" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
-          <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>matematikos</w:t>
       </w:r>
-      <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC20B16" w14:textId="4E4B4461" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00A72066" w:rsidP="00AB4215">
+    <w:p w14:paraId="6CC20B16" w14:textId="6016C2F1" w:rsidR="00973543" w:rsidRPr="00ED7D6C" w:rsidRDefault="00442D47" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
-          <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
-[...41 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informatikos</w:t>
+      </w:r>
+      <w:r w:rsidR="00973543" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00442D47" w:rsidRPr="001C647E">
-[...14 lines deleted...]
-      <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
+      <w:r w:rsidR="00973543" w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B302F52" w14:textId="535E597A" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00296FC9">
+    <w:p w14:paraId="6B302F52" w14:textId="535E597A" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>istorijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32943F05" w14:textId="548DCC46" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="32943F05" w14:textId="548DCC46" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geografijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4281BF" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="7C4281BF" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2668"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fizikos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7881E9" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="1E7881E9" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biologijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101C9580" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="101C9580" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>chemijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339FF869" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="339FF869" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dailės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B09B4BB" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="1B09B4BB" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>muzikos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E672294" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="5E672294" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šokio</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A66DE5" w14:textId="1D4FD1B3" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="35A66DE5" w14:textId="1D4FD1B3" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pradin</w:t>
       </w:r>
       <w:r w:rsidR="003C45E4" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ių klasių</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B25405" w14:textId="77777777" w:rsidR="00442D47" w:rsidRPr="001C647E" w:rsidRDefault="00442D47" w:rsidP="00AB4215">
+    <w:p w14:paraId="16B25405" w14:textId="77777777" w:rsidR="00442D47" w:rsidRPr="001C647E" w:rsidRDefault="00442D47" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gamtos mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4774A4" w14:textId="7531FF53" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0056573C" w:rsidP="00AB4215">
+    <w:p w14:paraId="4A4774A4" w14:textId="7531FF53" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0056573C" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dorinio ugdymo (</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tikybos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32529CE2" w14:textId="20DE21F7" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0056573C" w:rsidP="00AB4215">
+    <w:p w14:paraId="32529CE2" w14:textId="20DE21F7" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="0056573C" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dorinio ugdymo (</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etikos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265953C2" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="265953C2" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kūno kultūros</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEF0228" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="4BEF0228" w14:textId="77777777" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>technologijų</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3299B7" w14:textId="7543E01A" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00442D47" w:rsidP="00AB4215">
+    <w:p w14:paraId="2B3299B7" w14:textId="7543E01A" w:rsidR="00973543" w:rsidRPr="001C647E" w:rsidRDefault="00442D47" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gyvenimo įgūdžių</w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973543" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F5E752" w14:textId="013691AF" w:rsidR="008E506F" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00AB4215">
+    <w:p w14:paraId="06F5E752" w14:textId="013691AF" w:rsidR="008E506F" w:rsidRPr="001C647E" w:rsidRDefault="00973543" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>neformaliojo švietimo</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FABA82" w14:textId="3ED1F8AD" w:rsidR="00DC7061" w:rsidRDefault="008E506F" w:rsidP="00DC7061">
+    <w:p w14:paraId="45FABA82" w14:textId="3ED1F8AD" w:rsidR="00DC7061" w:rsidRDefault="008E506F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pailgintos mokymosi dienos grupės</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>auklėto</w:t>
       </w:r>
       <w:r w:rsidR="002076FF" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jui</w:t>
       </w:r>
       <w:r w:rsidR="00DC7061">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF787AA" w14:textId="212FB8CB" w:rsidR="00A901E3" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00AB4215">
+    <w:p w14:paraId="3FB8C334" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23620859" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CB3658" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C250B05" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7CD124" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1270EF9A" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B5E583" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AE96E2" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C3F727" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRPr="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF787AA" w14:textId="212FB8CB" w:rsidR="00A901E3" w:rsidRPr="001C647E" w:rsidRDefault="0023263F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="008E506F" w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>okytojų pareiginės algos koeficientai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5691A4" w14:textId="77777777" w:rsidR="00FD4B4C" w:rsidRPr="00194A45" w:rsidRDefault="00FD4B4C" w:rsidP="00FD4B4C">
+    <w:p w14:paraId="6D5691A4" w14:textId="77777777" w:rsidR="00FD4B4C" w:rsidRPr="00194A45" w:rsidRDefault="00FD4B4C" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18DE7F11" w14:textId="77777777" w:rsidR="00FD4B4C" w:rsidRPr="001C647E" w:rsidRDefault="00FD4B4C" w:rsidP="00FD4B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:ind w:firstLine="4536"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>(pareiginės algos (atlyginimo) baziniais dydžiais)</w:t>
       </w:r>
@@ -11918,63 +12298,63 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CC657AC" w14:textId="687C7351" w:rsidR="00FD4B4C" w:rsidRPr="001C647E" w:rsidRDefault="00C37930" w:rsidP="00252582">
             <w:pPr>
               <w:ind w:right="38" w:hanging="104"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1,6693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D73AA05" w14:textId="77777777" w:rsidR="00142F70" w:rsidRPr="006C38A3" w:rsidRDefault="00142F70" w:rsidP="00084CC1">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="319DC478" w14:textId="35D4B202" w:rsidR="00084CC1" w:rsidRPr="001C647E" w:rsidRDefault="00BC2C80" w:rsidP="00AB4215">
+    <w:p w14:paraId="319DC478" w14:textId="35D4B202" w:rsidR="00084CC1" w:rsidRPr="001C647E" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:t>vadovaujantis DAĮ</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E506F" w:rsidRPr="001C647E">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:t>priedo</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
@@ -12665,100 +13045,100 @@
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
             <w:r w:rsidR="001F0E26">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ais</w:t>
             </w:r>
             <w:r w:rsidR="007D3FB1" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A0A1AC9" w14:textId="21B71307" w:rsidR="00BC2C80" w:rsidRDefault="00BC2C80" w:rsidP="00807744">
+    <w:p w14:paraId="6A0A1AC9" w14:textId="21B71307" w:rsidR="00BC2C80" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="144" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mokytojams, mokantiems mokinį, kuriam dėl ligos ar patologinės būklės skirtas mokymas namuose po rugsėjo 1 d. ir / arba trumpalaikio ugdymo namuose atveju pareiginės algos koeficientas Progimnazijos direktoriaus įsakymu</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>didinamas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6488D615" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRPr="001C647E" w:rsidRDefault="006C38A3" w:rsidP="006C38A3">
+    <w:p w14:paraId="6488D615" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRPr="001C647E" w:rsidRDefault="006C38A3" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:right="144" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="144"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -12912,111 +13292,111 @@
           <w:p w14:paraId="09B7ABA8" w14:textId="23FBBB48" w:rsidR="00DC7061" w:rsidRPr="001C647E" w:rsidRDefault="00DC7061" w:rsidP="00DC7061">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="244" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14E7712F" w14:textId="6AFDCDAC" w:rsidR="00BC2C80" w:rsidRPr="001C647E" w:rsidRDefault="00BC2C80" w:rsidP="00BC2C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DFC0DA" w14:textId="75D34CA6" w:rsidR="00BC2C80" w:rsidRPr="001C647E" w:rsidRDefault="00BC2C80" w:rsidP="002076FF">
+    <w:p w14:paraId="16DFC0DA" w14:textId="75D34CA6" w:rsidR="00BC2C80" w:rsidRPr="001C647E" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1 proc</w:t>
       </w:r>
       <w:r w:rsidR="00760F19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>entu</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pradinių klasių mokytojams (išskyrus anglų kalbos, muzikos, kūno kultūros, šokio, tikybos mokytojus)</w:t>
       </w:r>
       <w:r w:rsidR="001F0E26">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jei klasėje mokosi daugiau nei 24 mokiniai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5149476B" w14:textId="623F8E95" w:rsidR="00F7183F" w:rsidRPr="00EF0C04" w:rsidRDefault="005559ED" w:rsidP="00F7183F">
+    <w:p w14:paraId="5149476B" w14:textId="623F8E95" w:rsidR="00F7183F" w:rsidRPr="00EF0C04" w:rsidRDefault="005559ED" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos direktoriaus įsakymu </w:t>
       </w:r>
       <w:r w:rsidR="004B02F3" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareiginės algos koeficientas didinamas</w:t>
       </w:r>
       <w:r w:rsidR="00E844C6">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
@@ -13068,428 +13448,426 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokantiems vieną ir daugiau užsieniečių ar Lietuvos Respublikos piliečių, atvykusių gyventi į Lietuvos Respubliką, nemokančių valstybinės kalbos</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C04" w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004B02F3" w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF0C04" w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dvejus metus nuo mokinio </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">mokymosi pradžios </w:t>
+        <w:t xml:space="preserve">dvejus metus nuo mokinio mokymosi pradžios </w:t>
       </w:r>
       <w:r w:rsidR="004B02F3" w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lietuvos Respublikoje pagal bendrojo ugdymo programas</w:t>
       </w:r>
       <w:r w:rsidR="00807744" w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E4D5F1" w14:textId="643130A1" w:rsidR="007D7C93" w:rsidRPr="00E844C6" w:rsidRDefault="007D7C93" w:rsidP="00AB4215">
+    <w:p w14:paraId="42E4D5F1" w14:textId="643130A1" w:rsidR="007D7C93" w:rsidRPr="00ED7D6C" w:rsidRDefault="007D7C93" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...1 lines deleted...]
-          <w:color w:val="EE0000"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dėl veiklos sudėtingumo už darbą pagal </w:t>
       </w:r>
       <w:r w:rsidR="00F7183F" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atnaujintas </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pradinio</w:t>
       </w:r>
       <w:r w:rsidR="00F7183F" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pagrindinio ugdymo bendrąsias programas, patvirtintas Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2022 m. rugpjūčio 24 d. įsakymu Nr. V-1269 „Dėl Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrųjų programų patvirtinimo“, kuris apskaičiuojamas pagal mokytojui nustatytą valandų, skiriamų ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti, skaičių (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> pagrindinio ugdymo </w:t>
+      </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00873CA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bendrąsias programas, patvirtintas Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2022 m. rugpjūčio 24 d. įsakymu Nr. V-1269 „Dėl Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrųjų programų patvirtinimo“, kuris apskaičiuojamas pagal mokytojui nustatytą valandų, skiriamų ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skaičių (P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00EF0C04">
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) padauginus iš 0,2 (t. y. iš 20 procentų padidinimo, išreikšto vieneto dalimis), padalijus iš mokytojo bendro valandų (kontaktinių ir nekontaktinių) skaičiaus (B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EF0C04">
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) ir padauginus iš 100 procentų: D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0C04">
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0C04">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00EF0C04">
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> =  (P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EF0C04">
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> * 0,2) / B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EF0C04">
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> * 100 %</w:t>
       </w:r>
-      <w:r w:rsidR="000002B1" w:rsidRPr="00EF0C04">
+      <w:r w:rsidR="000002B1" w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E844C6" w:rsidRPr="00EF0C04">
+      <w:r w:rsidR="00E844C6" w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD59703" w14:textId="035ED70E" w:rsidR="00807744" w:rsidRPr="00873CA6" w:rsidRDefault="00807744" w:rsidP="00194A45">
+    <w:p w14:paraId="4AD59703" w14:textId="706394BD" w:rsidR="00807744" w:rsidRPr="00ED7D6C" w:rsidRDefault="00807744" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00873CA6">
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Jeigu mokytojo, dirbančio pagal bendrojo ugdymo ir neformaliojo švietimo programas (išskyrus ikimokyklinio ir priešmokyklinio ugdymo programas), veikla atitinka du ar daugiau 55</w:t>
       </w:r>
-      <w:r w:rsidR="00E844C6">
+      <w:r w:rsidR="00E844C6" w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00873CA6">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00160D37" w:rsidRPr="00ED7D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t>.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E844C6" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t>punkte nustatytų kriterijų, jo pareiginės algos koeficientas didinamas ne daugiau kaip 25 procentais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF7065C" w14:textId="1873E409" w:rsidR="00807744" w:rsidRPr="00873CA6" w:rsidRDefault="00807744" w:rsidP="00194A45">
+    <w:p w14:paraId="5EF7065C" w14:textId="1873E409" w:rsidR="00807744" w:rsidRPr="00873CA6" w:rsidRDefault="00807744" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokytojui, dirbančiam pagal bendrojo ugdymo programas, per metus skiriama ne daugiau kaip 888 kontaktinės valandos privalomiems dalykams pagal bendruosius ugdymo planus, kuriuos tvirtina švietimo, moksl</w:t>
+      </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>mokytojui, dirbančiam pagal bendrojo ugdymo programas, per metus skiriama ne daugiau kaip 888 kontaktinės valandos privalomiems dalykams pagal bendruosius ugdymo planus, kuriuos tvirtina švietimo, mokslo ir sporto ministras, mokyti; šiuo atveju ne mažiau kaip 355 valandos skiriamos ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti; ne mažiau kaip 152 valandos gali būti skiriamos vadovauti klasei (grupei).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="646C04E6" w14:textId="5A1E8569" w:rsidR="00807744" w:rsidRPr="00873CA6" w:rsidRDefault="00807744" w:rsidP="00194A45">
+        <w:t>o ir sporto ministras, mokyti; šiuo atveju ne mažiau kaip 355 valandos skiriamos ugdomajai veiklai planuoti, pasiruošti pamokoms, mokinių mokymosi pasiekimams vertinti; ne mažiau kaip 152 valandos gali būti skiriamos vadovauti klasei (grupei).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646C04E6" w14:textId="5A1E8569" w:rsidR="00807744" w:rsidRPr="00873CA6" w:rsidRDefault="00807744" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>mokytojui (jeigu jo pedagoginis darbo stažas iki 2 metų), dirbančiam pagal bendrojo ugdymo programas, per metus skiriama ne daugiau kaip 756 kontaktinės valandos, o dirbančiam pagal profesinio mokymo ir neformaliojo švietimo programas (išskyrus ikimokyklinio ir priešmokyklinio ugdymo programas) – ne daugiau kaip 924 kontaktinės valandos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF6E046" w14:textId="77777777" w:rsidR="00BC2C80" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00194A45">
+    <w:p w14:paraId="7CF6E046" w14:textId="77777777" w:rsidR="00BC2C80" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mokytojai apie kitais mokslo metais jiems numatomą darbo krūvio sandarą informuojami iki prasidedant </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jų </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kasmetinėms vasaros</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atostogoms;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2606CE0C" w14:textId="0AFF2570" w:rsidR="00BC2C80" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00194A45">
+    <w:p w14:paraId="2606CE0C" w14:textId="0AFF2570" w:rsidR="00BC2C80" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to paties dalyko mokytojų kontaktinės valandos aptariamos metodinėje grupėje ir numatomos</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13781,462 +14159,470 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kompetenciją, pedagoginę patirtį, mokytojo įgytą kvalifikacinę kategoriją ir jo veiklos vertinimo</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rezultatus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1B7C7F" w14:textId="77777777" w:rsidR="00BC2C80" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00194A45">
+    <w:p w14:paraId="6E1B7C7F" w14:textId="77777777" w:rsidR="00BC2C80" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojų darbo krūvis gali keistis dėl objektyvių priežasčių (sumažėjus mokinių skaičiui klasėje ir dėl to nedalijant klasės į grupes tam tikrų dalykų pamokose, iširus laikinai (mobiliajai) grupei, mokiniams nebesirenkant neformaliojo vaikų švietimo užsiėmimų, pasikeitus ugdymo planui ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>panašiai);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC492FA" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00194A45">
+    <w:p w14:paraId="4FC492FA" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojų darbo krūvio sandara priklauso</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nuo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1739DEC9" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00194A45">
+    <w:p w14:paraId="1739DEC9" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00BC2C80" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos ugdymo plane numatytų dalykui mokyti skirtų valandų</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skaičiaus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432673CC" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00194A45">
+    <w:p w14:paraId="432673CC" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokinių skaičiaus grupėje ar klasėje;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1578FDFC" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00194A45">
+    <w:p w14:paraId="1578FDFC" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>valandų, skirtų mokinių ugdymo (</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0F343A8C" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00AB4215">
+        <w:t>valandų, skirtų mokinių ugdymo (si) poreikiams tenkinti ir mokymosi pagalbai teikti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F343A8C" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lėšų ugdymo planui įgyvendinti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8516A8" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00AB4215">
+    <w:p w14:paraId="6A8516A8" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mažėjant dalyko pamokų skaičiui:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4885FEB5" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00AB4215">
+    <w:p w14:paraId="4885FEB5" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pirmiausia sudaroma galimybė pasirinkti mokomojo dalyko pamokų skaičių mokytojui, kuris dirba tik Progimnazijoje;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E280399" w14:textId="4B1039CB" w:rsidR="00C64859" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00AB4215">
+    <w:p w14:paraId="1E280399" w14:textId="4B1039CB" w:rsidR="00C64859" w:rsidRPr="00873CA6" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2559"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atsižvelgiama į darbuotojo darbo stažą Progimnazijoje, kvalifikacinę kategoriją, veiklos vertinimo rezultatus</w:t>
       </w:r>
       <w:r w:rsidR="000F31F6" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B1DF12" w14:textId="4B496422" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00AB4215">
+    <w:p w14:paraId="61B1DF12" w14:textId="4B496422" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytojui, dirbančiam pagal priešmokyklinio ugdymo programą,</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareiginės algos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> koeficientas nustatomas vadovaujantis DAĮ </w:t>
       </w:r>
       <w:r w:rsidR="001C387A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> priedu, atsižvelgiant į pedagoginio darbo stažą, </w:t>
-[...6 lines deleted...]
-        <w:t>kvalifikacinę kategoriją</w:t>
+        <w:t xml:space="preserve"> priedu, atsižvelgiant į pedagoginio darbo stažą, kvalifikacinę kategoriją</w:t>
       </w:r>
       <w:r w:rsidR="00554ABC" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, veiklos sudėtingumą</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Mokytojo, dirbančio pagal priešmokyklinio ugdymo programą, pareiginės algos koeficientai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA58A6F" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="006C38A3" w:rsidRDefault="00A115D1" w:rsidP="00A115D1">
+    <w:p w14:paraId="5FA58A6F" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRDefault="00A115D1" w:rsidP="00A115D1">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="0" w:right="0" w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5F941A97" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRPr="006C38A3" w:rsidRDefault="00ED7D6C" w:rsidP="00A115D1">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3570893C" w14:textId="0F029618" w:rsidR="00B94BD5" w:rsidRPr="001C647E" w:rsidRDefault="00B94BD5" w:rsidP="00B94BD5">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:ind w:left="660" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                            (pareiginės algos (atlyginimo) baziniais dydžiais)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2028"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="992"/>
@@ -15636,305 +16022,426 @@
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1,6693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="141911E7" w14:textId="77777777" w:rsidR="00EC23DD" w:rsidRDefault="00EC23DD" w:rsidP="00EC23DD">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="3" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2F9BBC" w14:textId="0390F02F" w:rsidR="00F31164" w:rsidRPr="00EC23DD" w:rsidRDefault="001C387A" w:rsidP="00EC23DD">
+    <w:p w14:paraId="2A2F9BBC" w14:textId="0390F02F" w:rsidR="00F31164" w:rsidRPr="00EC23DD" w:rsidRDefault="001C387A" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
-          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vadovaujantis DAĮ 2</w:t>
       </w:r>
       <w:r w:rsidR="00F31164" w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> priedu mokytojui, dirbančiam pagal priešmokyklinio ugdymo programą, pareiginės algos koeficienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i dėl veiklos sudėtingumo didinami </w:t>
       </w:r>
       <w:r w:rsidR="00B63D2F" w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> procent</w:t>
       </w:r>
       <w:r w:rsidR="00AA17EE" w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC23DD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F763AC2" w14:textId="401C0598" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00AB4215">
+    <w:p w14:paraId="7F763AC2" w14:textId="2468F923" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>grupėje ugd</w:t>
       </w:r>
       <w:r w:rsidR="001C387A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00812127">
+      <w:r w:rsidR="00AA1666">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>čiam</w:t>
       </w:r>
       <w:r w:rsidR="001C387A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA17EE" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001C387A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> daugiau mokinių, dėl įgimtų ar įgyt</w:t>
       </w:r>
       <w:r w:rsidR="001C387A" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ų sutrikimų turinčių vidutinių specialiųjų ugdymosi poreikių, ir (arba) 1-3 mokinius, turinčius</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> didelių ar labai didelių specialiųjų ugdymosi poreikių;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C4D89E" w14:textId="4F465549" w:rsidR="00B63D2F" w:rsidRDefault="00B63D2F" w:rsidP="00AB4215">
+    <w:p w14:paraId="65C4D89E" w14:textId="38563586" w:rsidR="00B63D2F" w:rsidRDefault="00B63D2F" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>ugdan</w:t>
       </w:r>
-      <w:r w:rsidR="00812127">
+      <w:r w:rsidR="00AA1666">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>čiam</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> vieną ar daugiau užsieniečių arba Lietuvos Respublikos piliečių, atvykusių gyventi į Lietuvos Respubliką, nemokančių valstybinės kalbos, dvejus metus nuo mokinio mokymosi pradžios Lietuvos Respublikoje;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42002FAD" w14:textId="79E82C16" w:rsidR="00812127" w:rsidRPr="001C647E" w:rsidRDefault="00812127" w:rsidP="00AB4215">
+    <w:p w14:paraId="42002FAD" w14:textId="6C91EBA2" w:rsidR="00812127" w:rsidRDefault="00812127" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dirbančiam </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pagal atnaujint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą priešmokyklinio</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ugdymo turinio programą</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="22507960" w14:textId="6B2A8672" w:rsidR="000A3F34" w:rsidRPr="001C647E" w:rsidRDefault="0029703E" w:rsidP="00AB4215">
+      <w:r w:rsidR="00AA1666">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4272F310" w14:textId="461C0D33" w:rsidR="00AA1666" w:rsidRDefault="00AA1666" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1666">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>didinami 10 procentų</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DD02F2" w14:textId="305677DF" w:rsidR="00AA1666" w:rsidRDefault="00AA1666" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokantiems mokinius, kuriems dėl ligos ar patologinės būklės </w:t>
+      </w:r>
+      <w:r w:rsidR="00194FB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skirtas mokymas namuose;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A76CF83" w14:textId="779D4F10" w:rsidR="00194FB4" w:rsidRDefault="00194FB4" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grupėje ugdantiems 4 ir daugiau mokinių, dėl įgimtų ar įgytų sutrikimų turinčių didelių ir labai didelių specialiųjų ugdymosi poreikių.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F8C7B4" w14:textId="6ABE2F52" w:rsidR="00194FB4" w:rsidRPr="00AA1666" w:rsidRDefault="00194FB4" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pareiginės algos koeficientai dėl veiklos sudėtingumo gali būti didinami iki 20 procentų pagal kitus progimnazijos darbo apmokėjimo sistemoje numatytus kriterijus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22507960" w14:textId="0BD11295" w:rsidR="000A3F34" w:rsidRPr="001C647E" w:rsidRDefault="00194FB4" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
-[...8 lines deleted...]
-        <w:t>m</w:t>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="000A3F34" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>okytoj</w:t>
       </w:r>
       <w:r w:rsidR="00812127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ui</w:t>
       </w:r>
       <w:r w:rsidR="000A3F34" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, dirbanči</w:t>
       </w:r>
       <w:r w:rsidR="00812127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
@@ -15988,405 +16495,334 @@
       </w:r>
       <w:r w:rsidR="00C63B3B" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesioginiam darbui su mokiniais, o </w:t>
       </w:r>
       <w:r w:rsidR="00B63D2F" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009C3396" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> valandos </w:t>
       </w:r>
       <w:r w:rsidR="00C63B3B" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>netiesioginiam darbui su mokiniais (darbams planuoti, dokumentams, susijusiems su ugdymu rengti, bendradarbiauti su mokytojais, tėvais (globėjais) ugdymo klausimais ir kt.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidR="0029703E" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F863B23" w14:textId="66D0E453" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="001E5A4E" w:rsidP="00AB4215">
+    <w:p w14:paraId="5F863B23" w14:textId="66D0E453" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="001E5A4E" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F31164" w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>agalbos mokiniui specialistams</w:t>
       </w:r>
       <w:r w:rsidR="00881BED" w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, karjeros specialistui</w:t>
       </w:r>
       <w:r w:rsidR="00F31164" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareiginės algos koeficientas nustatomas vadovaujantis DAĮ </w:t>
       </w:r>
       <w:r w:rsidR="00783F11" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F31164" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> priedu, atsižvelgiant į pedagoginio darbo stažą, kvalifikacinę kategoriją:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B978F92" w14:textId="7A2957ED" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00A065B2" w:rsidP="00AB4215">
+    <w:p w14:paraId="3B978F92" w14:textId="7A2957ED" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00A065B2" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3396" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31164" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>logopedui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406BB66C" w14:textId="361B9B64" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3396" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>specialiajam pedagogui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4213AA" w14:textId="07FDB07A" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3396" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>socialiniam pedagogui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F95712" w14:textId="3C558AB9" w:rsidR="00F31164" w:rsidRPr="001C647E" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3396" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>psichologui</w:t>
+      </w:r>
+      <w:r w:rsidR="00881BED" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE8A07C" w14:textId="4A303901" w:rsidR="00881BED" w:rsidRPr="001C647E" w:rsidRDefault="009C3396" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidR="00881BED" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.5. karjeros specialistui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F798569" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A65033" w14:textId="56317D54" w:rsidR="00C32623" w:rsidRDefault="00F31164" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
-[...278 lines deleted...]
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009C3396" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A065B2" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
@@ -18399,59 +18835,59 @@
             <w:r w:rsidRPr="00B34684">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,6693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19E8B140" w14:textId="77777777" w:rsidR="00A115D1" w:rsidRPr="001C647E" w:rsidRDefault="00A115D1" w:rsidP="00A115D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1699C4E1" w14:textId="03EA9083" w:rsidR="003E3ED7" w:rsidRPr="00873CA6" w:rsidRDefault="00A115D1" w:rsidP="00AB4215">
+    <w:p w14:paraId="1699C4E1" w14:textId="03EA9083" w:rsidR="003E3ED7" w:rsidRPr="00873CA6" w:rsidRDefault="00A115D1" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">59. </w:t>
       </w:r>
       <w:r w:rsidR="00986E2C" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Karjeros specialistams, kuriems įskaitytos kvalifikacinės kategorijos švietimo, mokslo ir sporto ministro nustatyta tvarka</w:t>
       </w:r>
       <w:r w:rsidR="00180C55" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18479,58 +18915,58 @@
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00564142" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00180C55" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkte </w:t>
       </w:r>
       <w:r w:rsidR="00180C55" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nustatytą atitinkamą kvalifikacinę kategoriją įgijusiems darbuotojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7D5224" w14:textId="7F7E309C" w:rsidR="00A065B2" w:rsidRPr="00873CA6" w:rsidRDefault="00564142" w:rsidP="00AB4215">
+    <w:p w14:paraId="0B7D5224" w14:textId="7F7E309C" w:rsidR="00A065B2" w:rsidRPr="00873CA6" w:rsidRDefault="00564142" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18558,664 +18994,705 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>specialiajam pedagogui</w:t>
       </w:r>
       <w:r w:rsidR="00881BED" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, karjeros specialistui</w:t>
       </w:r>
       <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareiginės algos koeficientai dėl veiklos sudėtingumo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C4F3DC" w14:textId="65934B92" w:rsidR="00A065B2" w:rsidRPr="00873CA6" w:rsidRDefault="00564142" w:rsidP="00AB4215">
-[...356 lines deleted...]
-    <w:p w14:paraId="3AA2781B" w14:textId="4CCF3AB7" w:rsidR="00771453" w:rsidRPr="00873CA6" w:rsidRDefault="00F95894" w:rsidP="00AB4215">
+    <w:p w14:paraId="61C4F3DC" w14:textId="65934B92" w:rsidR="00A065B2" w:rsidRPr="00873CA6" w:rsidRDefault="00564142" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Logopedo ir specialiojo pedagogo darbo laikas per savaitę yra 3</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="30B6C16A" w14:textId="7BD9563C" w:rsidR="00882841" w:rsidRPr="00873CA6" w:rsidRDefault="00771453" w:rsidP="00AB4215">
+        <w:t>didinami 5 proc</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0798" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="004971AA" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dirbantiems su vienu </w:t>
+      </w:r>
+      <w:r w:rsidR="00180C55" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daugiau mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="00180C55" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dėl įgimtų ar įgytų sutrikimų turinčių didelių ar labai didelių specialiųjų ugdymosi poreikių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0948E03D" w14:textId="250956D6" w:rsidR="00882841" w:rsidRPr="00873CA6" w:rsidRDefault="00564142" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...83 lines deleted...]
-        <w:t>e daugiau kaip 60 proc</w:t>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>didinami 5 proc</w:t>
       </w:r>
       <w:r w:rsidR="005D0798" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>entų</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="1E25C959" w14:textId="4E616262" w:rsidR="001F5239" w:rsidRPr="00873CA6" w:rsidRDefault="00771453" w:rsidP="00AB4215">
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF563E" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065B2" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teikiantiems specialiąją pagalbą mokiniams, kuriems dėl ligos</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar patologinės būklės skirtas mokymas namuose, jei pakanka lėšų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2638D1DD" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00564142" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00760F19" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>didinami 5 procentais</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F19">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00760F19" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialiajam pedagogui, logopedui</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F19">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dirbantiems pagal atnaujinto ugdymo turinio programas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E9C1A5" w14:textId="4180E2F7" w:rsidR="00882841" w:rsidRPr="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>didinami 10 proc</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0798" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entų</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specialiajam pedagogui, logopedui, jeigu teikiama specialioji pedagoginė pagalba didesniam mokinių skaičiui, nei numatyta patvirtintuose normatyvuose</w:t>
+      </w:r>
+      <w:r w:rsidR="0017799F" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00564142" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jeigu specialiojo pedagogo, logopedo</w:t>
+      </w:r>
+      <w:r w:rsidR="00554ABC" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vei</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95894" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kla atitinka du ir daugiau šio </w:t>
+      </w:r>
+      <w:r w:rsidR="00564142" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00946F64" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o papunkčiuose</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nustatytų kriterijų, jų pareiginės algos koeficientas didinamas ne daugiau kaip 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proc</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F19" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA2781B" w14:textId="4CCF3AB7" w:rsidR="00771453" w:rsidRPr="00873CA6" w:rsidRDefault="00F95894" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00946F64" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Logopedo ir specialiojo pedagogo darbo laikas per savaitę yra 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00946F64" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valand</w:t>
+      </w:r>
+      <w:r w:rsidR="00986E2C" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, iš jų 18 valandų skiriama tiesioginiam darbui su vaikais, mokiniais (vaikų, mokinių specialiesiems ugdymosi poreikiams įvertinti, specialiosioms pratyboms vesti), 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00946F64" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valandų – netiesioginiam darbui su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su mokytojais, kitais ugdymo procese dalyvaujančiais asmenimis, vaikų, mokinių tėvais (globėjais, rūpintojais) ugdymo ir (ar) švietimo pagalbos klausimais ir kita).</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B6C16A" w14:textId="446DA206" w:rsidR="00882841" w:rsidRPr="00873CA6" w:rsidRDefault="00771453" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00946F64" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Karjeros specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, dirban</w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>čio</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Progimnazijo</w:t>
+      </w:r>
+      <w:r w:rsidR="00424DFC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbo laikas per savaitę – 36 valandos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e daugiau kaip 60 proc</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0798" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entų</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbo laiko skiria</w:t>
+      </w:r>
+      <w:r w:rsidR="006E59D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiesioginiam darbui su mokiniais teikiant ugdymo karjerai, profesinio informavimo ir profesinio konsultavimo paslaugas, o kit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23ACE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbo laiko dal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23ACE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skiria</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23ACE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> netiesioginiam darbui su mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su mokytojais, mokinių tėvais (globėjais, rūpintojais), kitais asmenimis </w:t>
+      </w:r>
+      <w:r w:rsidR="00176934" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ugdymo karjerai, profesinio informavimo ir profesinio konsultavimo klausimais ir kita).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E25C959" w14:textId="4E616262" w:rsidR="001F5239" w:rsidRPr="00873CA6" w:rsidRDefault="00771453" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00946F64" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00882841" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21217,59 +21694,59 @@
             <w:r w:rsidRPr="00B34684">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,6693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="151053E2" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="00AB4215">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048B7FF1" w14:textId="38183E07" w:rsidR="00524FBB" w:rsidRPr="001C647E" w:rsidRDefault="00771453" w:rsidP="00AB4215">
+    <w:p w14:paraId="048B7FF1" w14:textId="38183E07" w:rsidR="00524FBB" w:rsidRPr="001C647E" w:rsidRDefault="00771453" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007B0F16" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vadovaujantis DAĮ </w:t>
       </w:r>
       <w:r w:rsidR="00887224" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -21316,58 +21793,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pareiginės algos koeficientai dėl veiklos</w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sudėtingumo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B80568" w14:textId="6DDC01AD" w:rsidR="00524FBB" w:rsidRPr="001C647E" w:rsidRDefault="00272815" w:rsidP="00AB4215">
+    <w:p w14:paraId="76B80568" w14:textId="6DDC01AD" w:rsidR="00524FBB" w:rsidRPr="001C647E" w:rsidRDefault="00272815" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>64.1.</w:t>
       </w:r>
       <w:r w:rsidR="00C03CFA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>didinami</w:t>
       </w:r>
       <w:r w:rsidR="0017799F">
         <w:rPr>
@@ -21378,58 +21856,59 @@
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5 procent</w:t>
       </w:r>
       <w:r w:rsidR="0017799F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dirbantiems su vienu ir daugiau mokinių, dėl įgimtų ar įgytų sutrikimų turinčių didelių ar labai didelių specialiųjų ugdymosi poreikių;</w:t>
       </w:r>
       <w:r w:rsidR="007D7C93" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB46437" w14:textId="1901E273" w:rsidR="00524FBB" w:rsidRPr="001C647E" w:rsidRDefault="00272815" w:rsidP="00AB4215">
+    <w:p w14:paraId="0CB46437" w14:textId="1901E273" w:rsidR="00524FBB" w:rsidRDefault="00272815" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>64.2.</w:t>
       </w:r>
       <w:r w:rsidR="00C03CFA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>didinama 5 proc</w:t>
       </w:r>
       <w:r w:rsidR="005D0798" w:rsidRPr="001C647E">
         <w:rPr>
@@ -21440,370 +21919,367 @@
       <w:r w:rsidR="00434364" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> socialiniam pedagogui, jeigu teikiama socialinė pagalba</w:t>
       </w:r>
       <w:r w:rsidR="0029703E" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524FBB" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>didesniam mokinių skaičiui, nei numatyta patvirtintuose normatyvuose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515DE685" w14:textId="25C76095" w:rsidR="00524FBB" w:rsidRDefault="00524FBB" w:rsidP="00AB4215">
+    <w:p w14:paraId="6647279D" w14:textId="2F1ACD4A" w:rsidR="003E5AD6" w:rsidRDefault="003E5AD6" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>64.3. gali būti didinami iki 20 procentų pagal kitus darbo apmokėjimo sistemoje numatytus kriterijus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A0AE58" w14:textId="77777777" w:rsidR="003E5AD6" w:rsidRDefault="003E5AD6" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>65. Jeigu psichologo ir socialinio pedagogo veikla atitinka du ar daugiau 64 punkte nustatytų kriterijų, jų pareiginės algos koeficientas didinamas ne daugiau kaip 25 procentais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515DE685" w14:textId="6639633B" w:rsidR="00524FBB" w:rsidRPr="003E5AD6" w:rsidRDefault="00524FBB" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mokykloje dirbančio psichologo, socialinio pedagogo</w:t>
+      </w:r>
+      <w:r w:rsidR="00881BED" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbo laikas per savaitę yra 36 valandos. Ne daugiau kaip 60 procentų šių darbuotojų darbo laiko skiriama tiesioginiam </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0F16" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">švietimo pagalbos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>darbui</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0F16" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikų, mokinių švietimo pagalbos ir (arba) specialiesiems ugdymosi poreikiams įvertinti, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikams, mokiniams, jų tėvams (globėjams, rūpintojams) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>konsultuoti</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taip pat Lietuvos Respublikos švietimo įstatymo 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> straipsnio 4 dalyje nustatytais atvejais – mokytoj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir kit</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s švietimo </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotoj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ams konsultuoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vesti jiems užsiėmimus, o kita jų darbo laiko dalis skiriama netiesioginiam </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">švietimo pagalbos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>darbui</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su mokytojais, vaikų, mokinių tėvais (globėjais, rūpintojais), kitais asmenimis ugdymo ir (arba) švietimo pagalbos klausimais ir k</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22A4" w:rsidRPr="003E5AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEABD92" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FE658B" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6DBD7E" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="006C38A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA325D6" w14:textId="77777777" w:rsidR="006C38A3" w:rsidRDefault="006C38A3" w:rsidP="006C38A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B36E36C" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="006C38A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72230748" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="006C38A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C750709" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="006C38A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34166DAE" w14:textId="7B834200" w:rsidR="00C32623" w:rsidRPr="001C647E" w:rsidRDefault="005269B9" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...306 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pailgintos mokymosi dienos grupės auklėtojo </w:t>
       </w:r>
       <w:r w:rsidR="00912B42" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareiginės algos koeficientai:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE05EFB" w14:textId="7D03E521" w:rsidR="005269B9" w:rsidRPr="001C647E" w:rsidRDefault="00912B42" w:rsidP="006C38A3">
       <w:pPr>
         <w:ind w:right="286" w:firstLine="4536"/>
         <w:jc w:val="right"/>
@@ -23047,63 +23523,63 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>1,0611</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="243AFB8B" w14:textId="77777777" w:rsidR="005269B9" w:rsidRPr="001C647E" w:rsidRDefault="005269B9" w:rsidP="005269B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61BDDE3A" w14:textId="511B9456" w:rsidR="00886BBA" w:rsidRPr="001C647E" w:rsidRDefault="00E801DD" w:rsidP="00AB4215">
+    <w:p w14:paraId="61BDDE3A" w14:textId="511B9456" w:rsidR="00886BBA" w:rsidRPr="001C647E" w:rsidRDefault="00E801DD" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pailgintos mokymosi dienos grupės auklėtojo </w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>darbo laikas per savaitę yra 3</w:t>
       </w:r>
       <w:r w:rsidR="00912B42" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
@@ -23120,194 +23596,492 @@
       <w:r w:rsidR="00912B42" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> valandos – netiesioginiam darbui su mokiniais (darbams planuoti, dokumentams, susijusiems su ugdymu, rengti, bendradarbiauti su mokytojais, tėvais (globėjais, rūpinto</w:t>
       </w:r>
       <w:r w:rsidR="00886BBA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>jais) ugdymo klausimais ir kt.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78086A47" w14:textId="301B94E2" w:rsidR="00886BBA" w:rsidRPr="001C647E" w:rsidRDefault="00392808" w:rsidP="00AB4215">
+    <w:p w14:paraId="78086A47" w14:textId="2142B30C" w:rsidR="00886BBA" w:rsidRPr="0073002A" w:rsidRDefault="00392808" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareiginės algos </w:t>
       </w:r>
       <w:r w:rsidR="004A42DC" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">koeficientas dėl veiklos sudėtingumo </w:t>
       </w:r>
       <w:r w:rsidR="00724BE0" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">didinamas grupės auklėtojui 5 procentus, jeigu grupėje ugdomi 2 ar daugiau mokinių, dėl </w:t>
       </w:r>
       <w:r w:rsidR="007E1FDF" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>įgimtų</w:t>
       </w:r>
       <w:r w:rsidR="00DC350E" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ar įgytų sutrikimų turinčių vidutinių ugdymosi poreikių, ir (arba) 1-3 mokiniai, dėl įgimtų ar įgytų sutrikimų </w:t>
+        <w:t xml:space="preserve"> ar įgytų sutrikimų turinčių vidutinių </w:t>
+      </w:r>
+      <w:r w:rsidR="0073002A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialiųjų </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC350E" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymosi poreikių, ir (arba) 1-3 mokiniai, dėl įgimtų ar įgytų sutrikimų </w:t>
       </w:r>
       <w:r w:rsidR="00182383" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>turintys didelių ar labai didelių specialiųjų ugdymosi poreikių.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DE1ED8" w14:textId="3BCF0039" w:rsidR="0041551B" w:rsidRPr="001C647E" w:rsidRDefault="00A9681E" w:rsidP="00AB4215">
+    <w:p w14:paraId="01E9EDB9" w14:textId="22327300" w:rsidR="0073002A" w:rsidRPr="0073002A" w:rsidRDefault="0073002A" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        <w:t>okytojo, švietimo pagalbos specialisto, auklėtojo, karjeros specialisto pareiginės algos koeficientas nustatomas iš naujo pasikeitus pedagoginio darbo stažui ir/ar veiklos sudėtingumui, ir/ar kvalifikacinei kategorijai</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Pareiginės algos koeficientas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7156B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>didinamas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="760A035F" w14:textId="2FE1BD8F" w:rsidR="0041330B" w:rsidRPr="001C647E" w:rsidRDefault="00EC57B3" w:rsidP="00AB4215">
+        </w:rPr>
+        <w:t xml:space="preserve"> iki 20 procentų pagal kitus progimnazijos darbo apmokėjimo sistemoje numatytus kriterijus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7425F351" w14:textId="48958F66" w:rsidR="0073002A" w:rsidRPr="001C647E" w:rsidRDefault="0073002A" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jeigu auklėtojo veikla atitinka du ir daugiau nustatytų kriterijų, jo pareiginės algos koeficientas didinam</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7D6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s ne daugiau 25 procentais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DE1ED8" w14:textId="3BCF0039" w:rsidR="0041551B" w:rsidRDefault="00A9681E" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA165D" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>okytojo, švietimo pagalbos specialisto, auklėtojo, karjeros specialisto pareiginės algos koeficientas nustatomas iš naujo pasikeitus pedagoginio darbo stažui ir/ar veiklos sudėtingumui, ir/ar kvalifikacinei kategorijai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBB499C" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E22A3C" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9353E3" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F513C8" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F064FC" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B8FEAB" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255478A3" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FD3111" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D0FF85" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22464361" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E0B3C0" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502AC3A1" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7875AF6C" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1D6D86" w14:textId="77777777" w:rsidR="00ED7D6C" w:rsidRPr="001C647E" w:rsidRDefault="00ED7D6C" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760A035F" w14:textId="2FE1BD8F" w:rsidR="0041330B" w:rsidRPr="001C647E" w:rsidRDefault="00EC57B3" w:rsidP="00ED7D6C">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nepedagoginiai darbuotojai</w:t>
       </w:r>
       <w:r w:rsidR="00886BBA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD68830" w14:textId="0D9719F5" w:rsidR="0041330B" w:rsidRPr="001C647E" w:rsidRDefault="0041330B" w:rsidP="00AB4215">
+    <w:p w14:paraId="2BD68830" w14:textId="0D9719F5" w:rsidR="0041330B" w:rsidRPr="001C647E" w:rsidRDefault="0041330B" w:rsidP="00ED7D6C">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos specialistų (A ir B lygio) ir kvalifikuotų darbuotojų (C lygio) pareiginės algos minimalus koeficientas nustatomas, vadovaujantis DAĮ 1 priedu </w:t>
       </w:r>
       <w:r w:rsidR="00886BBA" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir pagal pareigybės lygį:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E432BC0" w14:textId="4F21E74C" w:rsidR="0041330B" w:rsidRPr="001C647E" w:rsidRDefault="0041330B" w:rsidP="0041330B">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
@@ -23684,71 +24458,78 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2158A3DE" w14:textId="434483D7" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="2158A3DE" w14:textId="36F6CB5F" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00F6575D">
-[...4 lines deleted...]
-              <w:t>21</w:t>
+            <w:r w:rsidR="00116C5A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001C5F31">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="62C1F4C0" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AD9C0E9" w14:textId="58EA3F06" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
@@ -23838,71 +24619,78 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B832F7F" w14:textId="7A4BF655" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="2B832F7F" w14:textId="45B7DEF6" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00F6575D">
-[...4 lines deleted...]
-              <w:t>21</w:t>
+            <w:r w:rsidR="00116C5A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001C5F31">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="2F9F8E14" w14:textId="77777777" w:rsidTr="00252582">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="618DB164" w14:textId="77777777" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
@@ -23985,1617 +24773,1610 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E1CDC3" w14:textId="332119C5" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="56E1CDC3" w14:textId="78CE6BBD" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00F6575D">
-[...4 lines deleted...]
-              <w:t>21</w:t>
+            <w:r w:rsidR="00116C5A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001C5F31">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="3F6E6CC8" w14:textId="77777777" w:rsidTr="00252582">
+      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="58312696" w14:textId="77777777" w:rsidTr="00D70BE8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4881B306" w14:textId="77777777" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="0F5598AF" w14:textId="77777777" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BDC945" w14:textId="6518493A" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="61CF28A5" w14:textId="5F84F593" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Projekto veiklų koordinatorius</w:t>
+              <w:t>Direktoriaus pavaduotojas ūkio reikalams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35DF189C" w14:textId="4AE36066" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="63572F2F" w14:textId="5ED8B74A" w:rsidR="0091235B" w:rsidRPr="0008499B" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r w:rsidRPr="0008499B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABFE985" w14:textId="7BD67070" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="22BA17D6" w14:textId="6D4FE43C" w:rsidR="00826BF4" w:rsidRPr="0008499B" w:rsidRDefault="0091235B" w:rsidP="00826BF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
-[...11 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidRPr="0008499B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,</w:t>
+            </w:r>
+            <w:r w:rsidR="001C5F31">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="58312696" w14:textId="77777777" w:rsidTr="00D70BE8">
+      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="1434899C" w14:textId="77777777" w:rsidTr="00D70BE8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5598AF" w14:textId="77777777" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="4E30890C" w14:textId="0A95CB73" w:rsidR="00B07DA0" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B lygis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61CF28A5" w14:textId="5F84F593" w:rsidR="0091235B" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="3706764A" w14:textId="25D941DD" w:rsidR="00B07DA0" w:rsidRPr="001C647E" w:rsidRDefault="00B07DA0" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotojas ūkio reikalams</w:t>
+              <w:t>Kompiuterinių sistemų specialistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63572F2F" w14:textId="5ED8B74A" w:rsidR="0091235B" w:rsidRPr="0008499B" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="0DF4C210" w14:textId="0D08C683" w:rsidR="00B07DA0" w:rsidRPr="0008499B" w:rsidRDefault="00B07DA0" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008499B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,88</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00826BF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BA17D6" w14:textId="1CC711DE" w:rsidR="00826BF4" w:rsidRPr="0008499B" w:rsidRDefault="0091235B" w:rsidP="00826BF4">
+          <w:p w14:paraId="01C596BD" w14:textId="2C0F63D5" w:rsidR="00B07DA0" w:rsidRPr="0008499B" w:rsidRDefault="00DC7061" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008499B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00826BF4">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+            <w:r w:rsidR="001C5F31">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00116C5A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="1434899C" w14:textId="77777777" w:rsidTr="00D70BE8">
+      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="1B223549" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E30890C" w14:textId="0A95CB73" w:rsidR="00B07DA0" w:rsidRPr="001C647E" w:rsidRDefault="0091235B" w:rsidP="005211B1">
+          <w:p w14:paraId="4F95D242" w14:textId="7AB02D66" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>B lygis</w:t>
+              <w:t>C lygis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3706764A" w14:textId="25D941DD" w:rsidR="00B07DA0" w:rsidRPr="001C647E" w:rsidRDefault="00B07DA0" w:rsidP="005211B1">
+          <w:p w14:paraId="41B01D78" w14:textId="23BAF35D" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="00D70BE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kompiuterinių sistemų specialistas</w:t>
+              <w:t>Sekretorius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF4C210" w14:textId="0D08C683" w:rsidR="00B07DA0" w:rsidRPr="0008499B" w:rsidRDefault="00B07DA0" w:rsidP="005211B1">
+          <w:p w14:paraId="1C67693A" w14:textId="1D7A05F0" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008499B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="00826BF4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>73</w:t>
+              <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C596BD" w14:textId="66771343" w:rsidR="00B07DA0" w:rsidRPr="0008499B" w:rsidRDefault="00DC7061" w:rsidP="005211B1">
+          <w:p w14:paraId="463C8760" w14:textId="164BF9FD" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00116C5A" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008499B">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,1</w:t>
             </w:r>
-            <w:r w:rsidR="00F6575D" w:rsidRPr="0008499B">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="1B223549" w14:textId="77777777" w:rsidTr="005D744D">
+      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="06CF94FC" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F95D242" w14:textId="7AB02D66" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="3D1C850C" w14:textId="43F07473" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41B01D78" w14:textId="23BAF35D" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="00D70BE8">
+          <w:p w14:paraId="0A28FC26" w14:textId="7E4AF9C7" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sekretorius</w:t>
+              <w:t>Laborantas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C67693A" w14:textId="1D7A05F0" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="615DE8A9" w14:textId="0FA110FA" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008499B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="00826BF4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="463C8760" w14:textId="6314A61F" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="6AB397B3" w14:textId="2BF02906" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00116C5A" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008499B">
-[...18 lines deleted...]
-              <w:t>9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="06CF94FC" w14:textId="77777777" w:rsidTr="005D744D">
+      <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="11F75D63" w14:textId="77777777" w:rsidTr="00D70BE8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1C850C" w14:textId="43F07473" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="3E051CBF" w14:textId="77777777" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A28FC26" w14:textId="7E4AF9C7" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="652CA7FF" w14:textId="08129558" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Laborantas</w:t>
+              <w:t>Mok</w:t>
+            </w:r>
+            <w:r w:rsidR="009B75C0" w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>inio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> padėjėjas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615DE8A9" w14:textId="0FA110FA" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="7D35CEF4" w14:textId="1D0E80AC" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008499B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="00826BF4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB397B3" w14:textId="365A8006" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00D70BE8" w:rsidP="005211B1">
+          <w:p w14:paraId="1451675F" w14:textId="12F4386B" w:rsidR="00D70BE8" w:rsidRPr="0008499B" w:rsidRDefault="00116C5A" w:rsidP="005211B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008499B">
-[...186 lines deleted...]
-              <w:t>8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CE8A577" w14:textId="77777777" w:rsidR="00F7183F" w:rsidRPr="001C647E" w:rsidRDefault="00F7183F" w:rsidP="00202970">
-[...357 lines deleted...]
-    <w:p w14:paraId="006D3821" w14:textId="57A99F3A" w:rsidR="00366E3B" w:rsidRPr="001C647E" w:rsidRDefault="00366E3B" w:rsidP="00A115D1">
+    <w:p w14:paraId="58F781C1" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="76E82507" w14:textId="77777777" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="00366E3B" w:rsidP="00A115D1">
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepedagoginių darbuotojų pareiginės algos koeficientas gali būti peržiūrimas ir didinamas ne rečiau kaip vieną kartą per metus, įvertinus darbuotojo veiklos rezultatus, darbo kokybę, profesinę patirtį, kompetencijų augimą, atsakomybės ir savarankiškumo lygį, papildomų funkcijų vykdymą, darbo sudėtingumą bei indėlį į mokyklos veiklos tikslų įgyvendinimą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CCD91B" w14:textId="0097C1EE" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Nustatant pareiginės algos koeficientą ar sprendžiant dėl jo didinimo, vertinami šie kriterijai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB1A1C6" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>darbo kokybė ir rezultatai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B97EEEA" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>darbo patirtis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB55382" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>išsilavinimas ir profesinės kompetencijos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D518D87" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="574"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="144" w:firstLine="851"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4B53A822" w14:textId="0931BC93" w:rsidR="00366E3B" w:rsidRPr="001C647E" w:rsidRDefault="00366E3B" w:rsidP="00654959">
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>veiklos sudėtingumas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAF2BB8" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>atsakomybės lygis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372CE3BF" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>savarankiškumo lygis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5029EF2D" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>papildomų įgūdžių ar žinių, svarbių einamoms pareigoms, turėjimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C9748D" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>papildomų funkcijų ir pavedimų vykdymas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128931F2" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>iniciatyvumas ir indėlis į mokyklos veiklos tobulinimą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344DD9F8" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>bendradarbiavimas ir gebėjimas dirbti komandoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AFDCC1" w14:textId="77777777" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="54E27996" w14:textId="5BB7FD2E" w:rsidR="00524FBB" w:rsidRPr="001C647E" w:rsidRDefault="00366E3B" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Atsižvelgiant į darbuotojo veiklos rezultatų ir nustatytų kriterijų visumą, pareiginės algos koeficientas gali būti didinamas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB4B3E6" w14:textId="5CDD2949" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>74.1. 5 procentais, kai darbuotojas tinkamai ir kokybiškai vykdo pareigybės funkcijas, atsakingai atlieka pavestas užduotis, laikosi nustatytų reikalavimų ir prisideda prie mokyklos veiklos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31482A9C" w14:textId="6E18147C" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>74.2. 7 procentais, kai darbuotojas, be 73.3 punkte nurodytų kriterijų, prisiima papildomą atsakomybę, vykdo papildomas funkcijas, demonstruoja didesnį savarankiškumą, iniciatyvumą ir reikšmingai prisideda prie mokyklos veiklos gerinimo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1DBF88" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>74.3. 10 procentų, kai darbuotojas pasižymi labai aukšta darbo kokybe ir rezultatais, vykdo reikšmingai išaugusios atsakomybės ar sudėtingumo funkcijas, aktyviai prisideda prie mokyklos veiklos tobulinimo ir savo veikla kuria papildomą vertę mokyklos bendruomenei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8EAF76" w14:textId="2112178A" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>75. Sprendimas dėl pareiginės algos koeficiento didinimo priimamas įvertinus darbuotojo veiklos rezultatų ir kriterijų visumą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEE2D17" w14:textId="556D7D2F" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>76. Pareiginės algos koeficientas didinamas  neviršijant konkrečiai pareigybei darbo apmokėjimo sistemoje nustatyto maksimalaus koeficiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B44A26C" w14:textId="48BB4DF2" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>77. Pareiginės algos koeficiento didinimas taikomas atsižvelgiant į mokyklai skirtas ir turimas darbo užmokesčio fondo lėšas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5317E59F" w14:textId="2E6555C2" w:rsidR="009F398C" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>78. Koeficiento didinimas įforminamas mokyklos direktoriaus įsakymu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006D3821" w14:textId="0DF27AD9" w:rsidR="00366E3B" w:rsidRPr="001C647E" w:rsidRDefault="00366E3B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="144" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pareiginės algos minimalios mėnesinės algos dyd</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75C0" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nustatoma</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75C0" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>darbininkams (D lygis):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E82507" w14:textId="476EE13B" w:rsidR="00D70BE8" w:rsidRPr="001C647E" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="144"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>79.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00366E3B" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastatų ir sistemos priežiūros, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790EF8D1" w14:textId="3EFBDB5E" w:rsidR="00366E3B" w:rsidRPr="009F398C" w:rsidRDefault="00366E3B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="144" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>einamojo remonto darbininkui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6C57EC" w14:textId="34F924BB" w:rsidR="00366E3B" w:rsidRPr="009F398C" w:rsidRDefault="009F398C" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="144" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>79.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00366E3B" w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>valytojui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D75D0A0" w14:textId="5D7EAB87" w:rsidR="00366E3B" w:rsidRPr="009F398C" w:rsidRDefault="00366E3B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="144" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>rūbininkui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD16670" w14:textId="12A7CD34" w:rsidR="00366E3B" w:rsidRPr="009F398C" w:rsidRDefault="00366E3B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="144" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F398C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kiemsargiui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B53A822" w14:textId="0931BC93" w:rsidR="00366E3B" w:rsidRPr="001C647E" w:rsidRDefault="00366E3B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konkrečių darbuotojų, priskirtų atitinkamoms pareigybėms, pareigos nustatomos pareigybės aprašymuose. Darbo sutartyje gali būti numatytos ir kitos darbuotojo darbo apmokėjimo sąlygos, tačiau jos negali prieštarauti šiai darbo </w:t>
+      </w:r>
+      <w:r w:rsidR="00842A34" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>apmokėjimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E27996" w14:textId="60ED05F3" w:rsidR="00524FBB" w:rsidRDefault="00366E3B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darbuotojui įgijus aukštesnę kvalifikaciją, Progimnazijos direktoriaus sprendimu gali būti mokamas didesnis darbo užmokestis arba pritaikytas didesnis darbo apmokėjimo </w:t>
+      </w:r>
+      <w:r w:rsidR="00842A34" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>koeficientas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Laisvos darbo vietos, kurioms keliami aukštesni kvalifikaciniai reikalavimai, pirmiausia pasiūlomos Progimnazijos darbuotojams, įgijusiems aukštesnę kvalifikaciją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308AF118" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...30 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A1A3D2F" w14:textId="659E9933" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="002C2B54">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
@@ -25627,1352 +26408,1355 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DARBUOTOJŲ VERTINIMAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741999BE" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="00982449">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A2FEAB6" w14:textId="20E08E85" w:rsidR="00F13B35" w:rsidRPr="00873CA6" w:rsidRDefault="00393EAB" w:rsidP="00654959">
+    <w:p w14:paraId="6A2FEAB6" w14:textId="07E0E781" w:rsidR="00F13B35" w:rsidRPr="00873CA6" w:rsidRDefault="00F13B35" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Progimnazijos </w:t>
       </w:r>
+      <w:r w:rsidR="00393EAB" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbuotojams, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">darbuotojams, </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>direktoriaus pavaduotoj</w:t>
       </w:r>
+      <w:r w:rsidR="00393EAB" w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ų</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ugdymui,  mok</w:t>
+        <w:t xml:space="preserve"> ugdymui, mok</w:t>
       </w:r>
       <w:r w:rsidR="00076B5B" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inio</w:t>
       </w:r>
-      <w:r w:rsidR="00F13B35" w:rsidRPr="00873CA6">
+      <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> padėjėjams</w:t>
       </w:r>
       <w:r w:rsidR="00076B5B" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F13B35" w:rsidRPr="00873CA6">
+      <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">specialistams (A ir B lygio), </w:t>
       </w:r>
       <w:r w:rsidR="00CE1A8C" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">direktoriaus pavaduotojui ūkio reikalams, </w:t>
       </w:r>
-      <w:r w:rsidR="00F13B35" w:rsidRPr="00873CA6">
+      <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kvalifikuotiems darbuotojams (C lygio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00873CA6">
+      <w:r w:rsidR="00393EAB" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00076B5B" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">praėjusių metų veiklos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00873CA6">
+      <w:r w:rsidR="00393EAB" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vertinimas atliekamas kiekvienais metais</w:t>
       </w:r>
       <w:r w:rsidR="00076B5B" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4C3B05" w14:textId="1A02ACE3" w:rsidR="00F13B35" w:rsidRPr="00873CA6" w:rsidRDefault="00F13B35" w:rsidP="00654959">
+    <w:p w14:paraId="4B4C3B05" w14:textId="5A1DFB5B" w:rsidR="00F13B35" w:rsidRPr="00873CA6" w:rsidRDefault="00F13B35" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Darbuotojų veiklos vertinimas atliekamas vadovaujantis Valstybės ir savivaldybių įstaigų darbuotojų veiklos vertinimo tvarkos aprašo, patvirtinto Lietuvos Respublikos Vyriausybės 2017 m. balandžio 5 d. nutarimu Nr. 254 „Dėl Valstybės ir savivaldybių įstaigų darbuotojų veiklos vertinimo tvarkos aprašo patvirtinimo“</w:t>
+        <w:t xml:space="preserve">Darbuotojų veiklos vertinimas atliekamas vadovaujantis Valstybės </w:t>
+      </w:r>
+      <w:r w:rsidR="003E47FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tarnautojų tarnybinės veiklos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="003E47FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biudžetinių įstaigų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojų veiklos vertinimo tvarkos aprašo, patvirtinto Lietuvos Respublikos Vyriausybės 20</w:t>
+      </w:r>
+      <w:r w:rsidR="003E47FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E47FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sausio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E47FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. nutarimu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E47FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Dėl Valstybės </w:t>
+      </w:r>
+      <w:r w:rsidR="00546ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tarnautojų tarnybinės veiklos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00546ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biudžetinių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> įstaigų darbuotojų veiklos vertinimo tvarkos aprašo patvirtinimo“</w:t>
       </w:r>
       <w:r w:rsidR="00076B5B" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (su vėlesniais pakeitimais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nustatyta tvarka</w:t>
       </w:r>
       <w:r w:rsidR="00076B5B" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6490629D" w14:textId="2EA52C5A" w:rsidR="00DC7061" w:rsidRPr="00CF5490" w:rsidRDefault="00F13B35" w:rsidP="00654959">
+    <w:p w14:paraId="6490629D" w14:textId="03B2EB31" w:rsidR="00DC7061" w:rsidRPr="00CF5490" w:rsidRDefault="00F13B35" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF5490">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Pavaduotojų ugdymui veiklos vertinimas atliekamas vadovaujantis Lietuvos Respublikos švietimo, mokslo ir sporto</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5490">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5490">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ministro </w:t>
       </w:r>
       <w:r w:rsidR="00CF5490" w:rsidRPr="00CF5490">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 m. vasario 5 d. įsakymo Nr. V-130 redakcijos </w:t>
+        <w:t>2024 m. vasario 5 d. įsakymo Nr. V-130 redakcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0493">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a “Dėl</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5490" w:rsidRPr="00CF5490">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5490">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Valstybinių ir savivaldybių švietimo įstaigų (išskyrus aukštąsias mokyklas) vadovų, jų pavaduotojų ugdymui, ugdymą organizuojančių skyrių vedėjų veiklos vertinimo nuostatais</w:t>
+        <w:t>Valstybinių ir savivaldybių švietimo įstaigų (išskyrus aukštąsias mokyklas) vadovų, jų pavaduotojų ugdymui, ugdymą organizuojančių skyrių vedėjų veiklos vertinimo nuostat</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0493">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ų patvirtinimo“ nustatyta tvarka</w:t>
       </w:r>
       <w:r w:rsidR="00DC7061" w:rsidRPr="00CF5490">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F96F9D5" w14:textId="303E0D2F" w:rsidR="00536643" w:rsidRPr="00873CA6" w:rsidRDefault="00536643" w:rsidP="00654959">
+    <w:p w14:paraId="3F96F9D5" w14:textId="303E0D2F" w:rsidR="00536643" w:rsidRPr="00873CA6" w:rsidRDefault="00536643" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direktoriaus pavaduotojo ugdymui veiklos vertinimo tikslas – įvertinti pasiektus veiklos rezultatus pagal nustatytas veiklos vertinimo užduotis ir jų įgyvendinimo rodiklius, gebėjimus atlikti pareigybės aprašyme nustatytas funkcijas ir numatyti galimybes veiklą tobulinti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2F03DF" w14:textId="2A5C9CEA" w:rsidR="00536643" w:rsidRPr="00AE6343" w:rsidRDefault="00166412" w:rsidP="00654959">
+    <w:p w14:paraId="5A2F03DF" w14:textId="2A5C9CEA" w:rsidR="00536643" w:rsidRPr="00AE6343" w:rsidRDefault="00166412" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00536643" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojų,</w:t>
       </w:r>
       <w:r w:rsidR="00536643" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00536643" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>veiklos vertinimo tikslas – nustatyta tvarka įvertinti jų kompetenciją (įgūdžius, žinias, gebėjimus) ir pasiektus veiklos rezultatus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E1BA9E" w14:textId="7A8092F6" w:rsidR="00C50E4F" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="00654959">
+    <w:p w14:paraId="29E1BA9E" w14:textId="7A8092F6" w:rsidR="00C50E4F" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Veikla gali būti įvertinta taip:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F98E09" w14:textId="0458A7AF" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="00654959">
-      <w:pPr>
+    <w:p w14:paraId="15F98E09" w14:textId="0458A7AF" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>1) viršijanti lūkesčius</w:t>
       </w:r>
       <w:r w:rsidR="006E69A0" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654959">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="006E69A0" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E69A0" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>įvykdė visas užduotis ir bent 50 proc. vertinimo rodiklių viršijo, gebėjimai atlikti pareigybės aprašyme nustatytas funkcijas vertinami puikiai arba efektyviai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CABEC5" w14:textId="6BF7A618" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="00654959">
-      <w:pPr>
+    <w:p w14:paraId="21CABEC5" w14:textId="6BF7A618" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>2) atitinkanti lūkesčius</w:t>
       </w:r>
       <w:r w:rsidR="00654959">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="0014118B" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iš esmės įvykdė užduotis arba neįvykdė vienos užduoties pagal </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7A055AB0" w14:textId="4DC0443D" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="00654959">
+        <w:t xml:space="preserve"> iš esmės įvykdė užduotis arba neįvykdė vienos užduoties pagal sutartus vertinimo rodiklius, gebėjimai atlikti pareigybės aprašyme nustatytas funkcijas vertinami efektyviai arba pakankamai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A055AB0" w14:textId="4DC0443D" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3) iš dalies atitinkanti lūkesčius</w:t>
       </w:r>
       <w:r w:rsidR="0014118B" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654959">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="0014118B" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB2BC2" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>įvykdė ne mažiau kaip 50 proc. užduočių pagal sutartus vertinimo rodiklius, gebėjimai atlikti pareigybės aprašyme nustatytas funkcijas vertinami efektyviai arba pakankamai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A750AF3" w14:textId="63F20E6F" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="00654959">
+    <w:p w14:paraId="3A750AF3" w14:textId="63F20E6F" w:rsidR="00076B5B" w:rsidRPr="00AE6343" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>4) neatitinkanti lūkesčių</w:t>
       </w:r>
       <w:r w:rsidR="00654959">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00BB2BC2" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE6343" w:rsidRPr="00AE6343">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be pateisinančių aplinkybių neįvykdė 50 proc. ar daugiau užduočių pagal sutartus vertinimo rodiklius, gebėjimai</w:t>
       </w:r>
       <w:r w:rsidR="00085E54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3731CD3E" w14:textId="49D9DCB2" w:rsidR="00076B5B" w:rsidRPr="00873CA6" w:rsidRDefault="00076B5B" w:rsidP="00F14927">
+    <w:p w14:paraId="3731CD3E" w14:textId="49D9DCB2" w:rsidR="00076B5B" w:rsidRPr="00873CA6" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeigu </w:t>
       </w:r>
       <w:r w:rsidR="00166412" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojo veikla įvertinama kaip atitinkanti lūkesčius, teisinė jo padėtis nesikeičia ir </w:t>
       </w:r>
       <w:r w:rsidR="00166412" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojo veiklos vertinimas baigiamas, išskyrus atvejus, kai darbuotojas nesutinka su tiesioginio vadovo pateiktu veiklos vertinimu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164952C8" w14:textId="4DF08F80" w:rsidR="00076B5B" w:rsidRPr="00873CA6" w:rsidRDefault="00076B5B" w:rsidP="00F14927">
+    <w:p w14:paraId="164952C8" w14:textId="4DF08F80" w:rsidR="00076B5B" w:rsidRPr="00873CA6" w:rsidRDefault="00076B5B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeigu </w:t>
       </w:r>
       <w:r w:rsidR="00166412" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojo veikla įvertinama kaip viršijanti lūkesčius, tiesioginio vadovo rašytiniu motyvuotu pasiūlymu</w:t>
       </w:r>
       <w:r w:rsidR="00505A59" w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381D2550" w14:textId="7878533B" w:rsidR="00505A59" w:rsidRPr="001C647E" w:rsidRDefault="00505A59" w:rsidP="00AB4215">
+    <w:p w14:paraId="5D2A5B77" w14:textId="5E962CB8" w:rsidR="00DC7061" w:rsidRDefault="00505A59" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...34 lines deleted...]
-        <w:t>nustatyto pareiginės algos koeficiento, padauginto iš 1,4</w:t>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbuotojui gali būti taikomos V skirsnio 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5490">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkte nustatytos skatinimo priemonės</w:t>
       </w:r>
       <w:r w:rsidR="00F14927">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> arba</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lt-LT"/>
+      <w:r w:rsidR="00DC7061">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2A5B77" w14:textId="5E962CB8" w:rsidR="00DC7061" w:rsidRDefault="00505A59" w:rsidP="00654959">
+    <w:p w14:paraId="4DB7DBF9" w14:textId="7656DED9" w:rsidR="00D603F6" w:rsidRDefault="00CA09B0" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> punkte nustatytos skatinimo priemonės</w:t>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>progimnazij</w:t>
       </w:r>
       <w:r w:rsidR="00F14927">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arba</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4DB7DBF9" w14:textId="7656DED9" w:rsidR="00D603F6" w:rsidRDefault="00CA09B0" w:rsidP="00654959">
+        <w:t xml:space="preserve">os darbuotojas (išskyrus įstaigos vadovą) gali būti perkeliamas į toje pačioje įstaigoje esančias aukštesnes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14927">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbuotojo pareigas, kurios įstaigos darbo apmokėjimo sistemoje priskirtos aukštesniam pareigybių lygmeniui (pakopai)</w:t>
+      </w:r>
+      <w:r w:rsidR="007363B0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, jeigu jis at</w:t>
+      </w:r>
+      <w:r w:rsidR="00D603F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007363B0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tinka</w:t>
+      </w:r>
+      <w:r w:rsidR="00D603F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šiai pareigybei keliamus reikalavimus ir jeigu toks perkėlimas nepri</w:t>
+      </w:r>
+      <w:r w:rsidR="00D603F6" w:rsidRPr="00D603F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eštarauja Lietuvos Respublikos viešųjų </w:t>
+      </w:r>
+      <w:r w:rsidR="00D603F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir privačių interesų derinimo įstatymo 23 straipsniui arba;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1BA968" w14:textId="21468572" w:rsidR="00505A59" w:rsidRPr="00D603F6" w:rsidRDefault="00CA09B0" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>progimnazij</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">progimnazijos </w:t>
       </w:r>
-      <w:r w:rsidR="00F14927">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D603F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...6 lines deleted...]
-        <w:t>tinka</w:t>
+        <w:t>darbuotoj</w:t>
+      </w:r>
+      <w:r w:rsidR="002C151C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o prašymu perkelti jį toje pačioje </w:t>
       </w:r>
       <w:r w:rsidR="00D603F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> šiai pareigybei keliamus reikalavimus ir jeigu toks perkėlimas nepri</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">eštarauja Lietuvos Respublikos viešųjų </w:t>
+        <w:t>įstaigoje esančias aukštesnes</w:t>
+      </w:r>
+      <w:r w:rsidR="002C151C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (išskyrus įstaigos vadovo ar jo pavaduotojo) </w:t>
       </w:r>
       <w:r w:rsidR="00D603F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ir privačių interesų derinimo įstatymo 23 straipsniui arba;</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4D1BA968" w14:textId="21468572" w:rsidR="00505A59" w:rsidRPr="00D603F6" w:rsidRDefault="00CA09B0" w:rsidP="00654959">
+        <w:t>pareigas, kurios įstaigos darbo apmokėjimo sistemoje priskirtos aukštesniam pareigybių lygmeniui (pakopai)</w:t>
+      </w:r>
+      <w:r w:rsidR="00505A59" w:rsidRPr="00D603F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B7B1B6" w14:textId="7CA0C9AE" w:rsidR="00505A59" w:rsidRPr="001C647E" w:rsidRDefault="00A7134B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="39B7B1B6" w14:textId="7CA0C9AE" w:rsidR="00505A59" w:rsidRPr="001C647E" w:rsidRDefault="00A7134B" w:rsidP="00654959">
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeigu </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojo veikla įvertinama kaip iš dalies atitinkanti lūkesčius, jo teisinė padėtis nesikeičia, tačiau </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojui gali būti nustatomas kvalifikacijos tobulinimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7C8DBA" w14:textId="48568830" w:rsidR="00505A59" w:rsidRPr="001C647E" w:rsidRDefault="00A7134B" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jeigu </w:t>
+        <w:t xml:space="preserve">Kai </w:t>
       </w:r>
       <w:r w:rsidR="00166412" w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darbuotojo veikla įvertinama kaip iš dalies atitinkanti lūkesčius, jo teisinė padėtis nesikeičia, tačiau </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00166412" w:rsidRPr="001C647E">
+        <w:t xml:space="preserve"> darbuotojo veikla įvertinama kaip neatitinkanti lūkesčių:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628B31B8" w14:textId="74C92322" w:rsidR="00A7134B" w:rsidRPr="006673EB" w:rsidRDefault="00CA09B0" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006673EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="002C151C" w:rsidRPr="006673EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vadovas ar darbuotojas gali būti perkeliamas į toje pačioje įstaigoje esančias žemesnes pareigas, kurios įstaigos darbo apmokėjimo sistemoje priskirtos žemesniam pareigybių lygmeniui (pakopai), jeigu jis neprieštarauja Lietuvos Respublikos viešųjų ir privačių interesų derinimo įstatymo 23 straipsniui (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006673EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidR="002C151C" w:rsidRPr="006673EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojas gali būti perkeliamas į pareigas dėl kurių rengiamas konkursas, tik jeigu tai atitinka Vyriausybės tvirtinamame pareigybių, dėl kurių rengiamas konkursas, sąraše nurodytas sąlygas) arba</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7134B" w:rsidRPr="006673EB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558BA44E" w14:textId="1CF6F0AF" w:rsidR="00A7134B" w:rsidRPr="007054DA" w:rsidRDefault="00A7134B" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gali būti sudaromas ne trumpesnės negu 2 mėnesių ir ne ilgesnės negu 6 mėnesių trukmės </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C647E">
+      <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darbuotojui gali būti nustatomas kvalifikacijos tobulinimas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A7C8DBA" w14:textId="48568830" w:rsidR="00505A59" w:rsidRPr="001C647E" w:rsidRDefault="00A7134B" w:rsidP="00654959">
+        <w:t xml:space="preserve"> darbuotojo veiklos gerinimo planas. Jeigu, pasibaigus </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojo veiklos gerinimo plano terminui, </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojo veikla neeilinio vertinimo metu įvertinama kaip neatitinkanti lūkesčių, </w:t>
+      </w:r>
+      <w:r w:rsidR="00166412" w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbuotojas gali būti atleidžiamas iš pareigų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809DC19" w14:textId="0C629D43" w:rsidR="00A7134B" w:rsidRPr="007054DA" w:rsidRDefault="00166412" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...267 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00536643" w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojas, nesutinkantis su tiesioginio vadovo pateiktu veiklos vertinimu, turi teisę kreiptis į </w:t>
       </w:r>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -27015,412 +27799,337 @@
       <w:r w:rsidR="00536643" w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojo tiesioginis vadovas atlieka pakartotinį </w:t>
       </w:r>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Progimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00536643" w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojo veiklos vertinimą. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73477FF8" w14:textId="0C981811" w:rsidR="00C50E4F" w:rsidRPr="007054DA" w:rsidRDefault="00C50E4F" w:rsidP="00654959">
+    <w:p w14:paraId="73477FF8" w14:textId="0C981811" w:rsidR="00C50E4F" w:rsidRPr="007054DA" w:rsidRDefault="00C50E4F" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos direktorius, gavęs iš tiesioginių vadovų darbuotojų įvertinimą, per 10 darbo dienų priima motyvuotą sprendimą pritarti arba nepritarti Progimnazijos darbuotojo tiesioginio vadovo siūlymams. Šis sprendimas galioja iki kito darbuotojų kasmetinio veiklos vertinimo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283A5028" w14:textId="77777777" w:rsidR="002F1BF8" w:rsidRDefault="002F1BF8" w:rsidP="00C50E4F">
+    <w:p w14:paraId="283A5028" w14:textId="77777777" w:rsidR="002F1BF8" w:rsidRDefault="002F1BF8" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FED2EE0" w14:textId="37F40A42" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="00C50E4F">
+    <w:p w14:paraId="7A4D9520" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="851" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C647E">
+    </w:p>
+    <w:p w14:paraId="0B26AFFE" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00253768" w:rsidRPr="001C647E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FED2EE0" w14:textId="37F40A42" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00253768" w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C647E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360A5E6F" w14:textId="425632F1" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="00010AD2">
+    <w:p w14:paraId="360A5E6F" w14:textId="425632F1" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D58970" w14:textId="77777777" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="00010AD2">
+    <w:p w14:paraId="46D58970" w14:textId="77777777" w:rsidR="00010AD2" w:rsidRPr="001C647E" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0906619C" w14:textId="68FD235D" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="00AB4215">
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0906619C" w14:textId="68FD235D" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Progimnazijos darbuotojų darbo užmokesčio dydis tikslinamas kiekvienais mokslo metais ir / ar pasikeitus teisės aktams, atitinkamai sistema peržiūrima ne rečiau kaip vieną kartą </w:t>
       </w:r>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>metuose arba pasikeitus teisės aktams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB61EE" w14:textId="44D6562E" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="00AB4215">
+    <w:p w14:paraId="54DB61EE" w14:textId="44D6562E" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos darbuotojams taikomos ir kitos Lietuvos Respublikos darbo kodekse ir kituose teisės aktuose nustatytos darbo apmokėjimo sąlygos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F48D381" w14:textId="4D0D50D3" w:rsidR="00010AD2" w:rsidRDefault="00814284" w:rsidP="00AB4215">
+    <w:p w14:paraId="27E6F938" w14:textId="1EF849A8" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="3CDCAAC6" w14:textId="6DF9BBE9" w:rsidR="004E445E" w:rsidRPr="007054DA" w:rsidRDefault="004E445E" w:rsidP="00AB4215">
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sistema patvirtin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02FF4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ama</w:t>
+      </w:r>
+      <w:r w:rsidR="0022596F" w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, atlikus informavimo ir konsultavimo procedūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007054DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su Progimnazijos darbuotojų profsąjunga, laikantis lyčių lygybės ir nediskriminavimo kitais pagrindais principų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F3AED6" w14:textId="5B844D1F" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
-[...116 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sistema skelbiama Raseinių Šaltinio progimnazijos interneto svetainėje</w:t>
       </w:r>
       <w:r w:rsidR="006D4A64" w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00654959" w:rsidRPr="004A640C">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -27437,106 +28146,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F5239" w:rsidRPr="007054DA">
         <w:rPr>
           <w:rStyle w:val="Hipersaitas"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B53D4" w:rsidRPr="007054DA">
         <w:rPr>
           <w:rStyle w:val="Hipersaitas"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39872B3F" w14:textId="6C080551" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="00AB4215">
+    <w:p w14:paraId="39872B3F" w14:textId="6C080551" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patvirtinus sistemą, darbuotojai su ja</w:t>
       </w:r>
       <w:r w:rsidR="006D4A64" w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> supažindinami elektroninėmis priemonėmis Dokumentų valdymo sistemoje (DVS) </w:t>
       </w:r>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir privalo laikytis joje nustatytų įpareigojimų bei atlikdami savo darbo funkcijas vadovautis sistemoje nustatytais principais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1192F21F" w14:textId="6921984C" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="00AB4215">
+    <w:p w14:paraId="1192F21F" w14:textId="6921984C" w:rsidR="00010AD2" w:rsidRPr="007054DA" w:rsidRDefault="00010AD2" w:rsidP="0009425A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progimnazijos direktorius turi teisę iš dalies arba visiškai pakeisti šią sistemą. Su pakeitimais darbuotojai ir kiti atsakingi asmenys supažindinami pasirašytinai elektroninėmis priemonėmis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164CFE13" w14:textId="3C86A213" w:rsidR="00654260" w:rsidRPr="001C647E" w:rsidRDefault="00654260" w:rsidP="00497E5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -27590,51 +28299,196 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D2AF39C" w14:textId="77777777" w:rsidR="00CD34C0" w:rsidRDefault="00CD34C0" w:rsidP="00654959">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C25C864" w14:textId="77777777" w:rsidR="00CD34C0" w:rsidRDefault="00CD34C0" w:rsidP="00654959">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F3D2775" w14:textId="43D060FE" w:rsidR="00654260" w:rsidRPr="001C647E" w:rsidRDefault="00654260" w:rsidP="006B3746">
+    <w:p w14:paraId="69B117CE" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9AABC8" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530D1E54" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02843A8D" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FA994C" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C13130D" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B9D6BE" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3775204A" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632AE539" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D686FF" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3286E3C3" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527319BC" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B29F0F9" w14:textId="77777777" w:rsidR="0009425A" w:rsidRDefault="0009425A" w:rsidP="006B3746">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="6237"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1A7FC9" w14:textId="42478BD7" w:rsidR="0009425A" w:rsidRDefault="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3D2775" w14:textId="246E59DD" w:rsidR="00654260" w:rsidRPr="001C647E" w:rsidRDefault="00654260" w:rsidP="006B3746">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="6237"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:lastRenderedPageBreak/>
         <w:t>Raseinių Šaltinio progimnazijos darbuotojų darbo apmokėjimo sistemos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081F64CF" w14:textId="77777777" w:rsidR="00654260" w:rsidRPr="001C647E" w:rsidRDefault="00654260" w:rsidP="00B66E48">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7275"/>
         </w:tabs>
         <w:ind w:left="6237" w:right="0" w:firstLine="0"/>
@@ -27736,51 +28590,51 @@
         <w:gridCol w:w="2848"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="1EB1305D" w14:textId="77777777" w:rsidTr="006B3746">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="49DB259C" w14:textId="77777777" w:rsidR="006B3746" w:rsidRPr="00654959" w:rsidRDefault="006B3746" w:rsidP="00347A5B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk95986174"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk95986174"/>
           </w:p>
           <w:p w14:paraId="773E9C73" w14:textId="77777777" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="00347A5B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3804CC42" w14:textId="77777777" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="006B3746">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="147" w:firstLine="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -30047,51 +30901,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37538EF1" w14:textId="600A0566" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="005E5F35" w:rsidP="005E5F35">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="36E9FEA7" w14:textId="77777777" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="00654260">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D4B4E41" w14:textId="3D05EA4E" w:rsidR="00654260" w:rsidRPr="001C647E" w:rsidRDefault="00654260" w:rsidP="00654260">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26FA923F" w14:textId="77777777" w:rsidR="00654260" w:rsidRPr="001C647E" w:rsidRDefault="00654260" w:rsidP="00654260">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
@@ -30155,101 +31009,66 @@
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DBA502C" w14:textId="77777777" w:rsidR="00564142" w:rsidRPr="001C647E" w:rsidRDefault="00564142" w:rsidP="006B3746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05F42901" w14:textId="77777777" w:rsidR="00564142" w:rsidRDefault="00564142" w:rsidP="006B3746">
-[...49 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="05F42901" w14:textId="38C80948" w:rsidR="0009425A" w:rsidRDefault="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09294508" w14:textId="7B80D299" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="006B3746">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="6237"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:lastRenderedPageBreak/>
         <w:t>Raseinių Šaltinio progimnazijos darbuotojų darbo apmokėjimo sistemos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F49EEFE" w14:textId="64E9BB40" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="00B66E48">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7275"/>
@@ -30582,52 +31401,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Pastabos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7347E380" w14:textId="4A169DCB" w:rsidR="00F4140A" w:rsidRPr="001C647E" w:rsidRDefault="00F4140A" w:rsidP="00F4140A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="part_d319124758ea4d53b0dfdfab4fe80398"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="part_d319124758ea4d53b0dfdfab4fe80398"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>1. Mokytojams, kurie atlieka vadovavimo klasei (grupei) funkciją ir koordinuoja socialinę-pilietinę veiklą, numatomas 20 procentų didesnis nei šiame priede nurodytas valandų, skiriamų vadovauti klasei (grupei), skaičius. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F195044" w14:textId="67031548" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="00F4140A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C546643" w14:textId="4CE402E3" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="006B3746">
       <w:pPr>
         <w:tabs>
@@ -30836,171 +31655,66 @@
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ADCAECA" w14:textId="5F2A5DC3" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="006B3746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="574"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775BEEA2" w14:textId="1CDEB32A" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="006B3746">
-[...119 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="775BEEA2" w14:textId="6D98A85C" w:rsidR="0009425A" w:rsidRDefault="0009425A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DA3ECB9" w14:textId="02D5BDF2" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="006B3746">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="6237"/>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:lastRenderedPageBreak/>
         <w:t>Raseinių Šaltinio progimnazijos darbuotojų darbo apmokėjimo sistemos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BD54AA" w14:textId="513292D9" w:rsidR="006B3746" w:rsidRPr="001C647E" w:rsidRDefault="006B3746" w:rsidP="00B66E48">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7275"/>
@@ -31243,143 +31957,101 @@
           </w:p>
           <w:p w14:paraId="519E6B4B" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="00B66E48">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="179" w:hanging="179"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>bendravimas, bendradarbiavimas su jais dėl mokinių ugdymo(</w:t>
-[...19 lines deleted...]
-              <w:t>) ir mokymosi pažangos ir pasiekimų (atvirų durų dienos, pradinių klasių individualūs pokalbiai)</w:t>
+              <w:t>bendravimas, bendradarbiavimas su jais dėl mokinių ugdymo(si) ir mokymosi pažangos ir pasiekimų (atvirų durų dienos, pradinių klasių individualūs pokalbiai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4586EE98" w14:textId="3D0662E5" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="00475286" w:rsidP="005D744D">
+          <w:p w14:paraId="647C0898" w14:textId="43F0F0B3" w:rsidR="005D2823" w:rsidRPr="00C85ADD" w:rsidRDefault="00475286" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
-            <w:r w:rsidR="005D2823" w:rsidRPr="001C647E">
+            <w:r w:rsidR="00C85ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="001C647E">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>5-</w:t>
-[...10 lines deleted...]
-              <w:t>12</w:t>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6B45E119" w14:textId="77777777" w:rsidTr="005D744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3463E5C1" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -31409,82 +32081,93 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Pasitarimai dėl SUP mokinių su pagalbos mokiniui specialistais;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6907CCBA" w14:textId="316C8BFA" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="000077FD" w:rsidP="005D744D">
+          <w:p w14:paraId="6907CCBA" w14:textId="573B9437" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="000077FD" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
             <w:r w:rsidR="005D2823" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="0E03B314" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="1766"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72D95AA4" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -31568,141 +32251,82 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Susirinkimai dėl individualios pažangos fiksavimo, pagalbos planavimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FC25E7" w14:textId="43CC34EA" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="000077FD" w:rsidP="005D744D">
+          <w:p w14:paraId="7FCA469B" w14:textId="304A5918" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="00C85ADD" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>10-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005D2823" w:rsidRPr="001C647E">
+              <w:t>5-10</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...58 lines deleted...]
-              <w:t>7-15</w:t>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="0FA1E551" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3EF9C907" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
@@ -32029,82 +32653,82 @@
           </w:p>
           <w:p w14:paraId="2626245C" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7297428B" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F27C76E" w14:textId="201D794C" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="00D02CA7" w:rsidP="005D744D">
+          <w:p w14:paraId="5F27C76E" w14:textId="15D5B281" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="00D02CA7" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>2-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005D2823" w:rsidRPr="001C647E">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="3E0A6907" w14:textId="77777777" w:rsidTr="005D744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="616BB288" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -32236,71 +32860,93 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="179" w:hanging="141"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> bendrųjų ir specialiųjų kompetencijų gilinimas savišvietos būdu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2BB6A4" w14:textId="3EC09D5F" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="00D02CA7" w:rsidP="005D744D">
+          <w:p w14:paraId="0E2BB6A4" w14:textId="696D19D3" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="00D02CA7" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>10-30</w:t>
+              <w:t>10-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="4D8607AF" w14:textId="77777777" w:rsidTr="005D744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="306BF4E8" w14:textId="77777777" w:rsidR="005D2823" w:rsidRPr="001C647E" w:rsidRDefault="005D2823" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -32729,195 +33375,74 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaiko gerovės komisija </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142FD4AD" w14:textId="194872DF" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="005D744D" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:t>Smurto ir patyčių prevencijos ir intervencijos grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09FE9C29" w14:textId="3BD0EE83" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+          <w:p w14:paraId="66BA2850" w14:textId="1A018EAB" w:rsidR="00982449" w:rsidRPr="00C85ADD" w:rsidRDefault="00C85ADD" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 − </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C613D4" w:rsidRPr="001C647E">
+              <w:t>3-15</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...119 lines deleted...]
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="4393BCEB" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C41D69" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="599"/>
               </w:tabs>
               <w:ind w:left="60"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
@@ -32986,192 +33511,85 @@
           </w:p>
           <w:p w14:paraId="5C8F545D" w14:textId="17062404" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="005D744D" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Mokinių tarybos veiklos koordinavimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A459B1" w14:textId="6AFD84EA" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="005D744D" w:rsidP="005D744D">
+          <w:p w14:paraId="48E63BDF" w14:textId="764BCDEB" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="005D744D" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
+            <w:r w:rsidR="00C85ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
+              <w:t>-25</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>val</w:t>
-[...105 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="1E2AC760" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C35439" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
@@ -33209,104 +33627,103 @@
             </w:r>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>(koncentro apimties) ar miesto renginių, varžybų mokykloje organizavimas ne pamokų metu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1051F765" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="338CA553" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+          <w:p w14:paraId="35AF3902" w14:textId="6DEF851E" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C85ADD" w:rsidP="0009425A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1 − 5 val.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>5-10</w:t>
+            </w:r>
+            <w:r w:rsidR="008460C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="0C2B0473" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2F6E29" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+          <w:p w14:paraId="6A2F6E29" w14:textId="066BBAF2" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.4.  mokyklos informacinių technologijų diegimo ir taikymo ugdymo procese, socialinių tinklų grupių veiklos koordinavimas</w:t>
+              <w:t>1.4. mokyklos informacinių technologijų diegimo ir taikymo ugdymo procese, socialinių tinklų grupių veiklos koordinavimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38A21541" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Socialinių tinklų koordinavimas</w:t>
             </w:r>
@@ -33324,78 +33741,69 @@
           <w:p w14:paraId="16500509" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16DDDB47" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5831DE53" w14:textId="6B7FCC12" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D53E46" w:rsidP="005D744D">
+          <w:p w14:paraId="5831DE53" w14:textId="637FC383" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D53E46" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>40 - 5</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="34526D75" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="695671A3" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -33486,86 +33894,85 @@
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Dalyvavimas metodinės grupės veiklose</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1719C238" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65504DEB" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="523CA766" w14:textId="7F9D1AC1" w:rsidR="003D6214" w:rsidRPr="00C85ADD" w:rsidRDefault="002B5A73" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>15-20 val.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001C647E">
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-15 </w:t>
+            </w:r>
+            <w:r w:rsidR="003D6214" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>7 val.</w:t>
+              <w:t>val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="7A2BBB98" w14:textId="77777777" w:rsidTr="00C613D4">
         <w:trPr>
           <w:trHeight w:val="1142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13F03545" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -33593,105 +34000,85 @@
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Modulių programų rengimas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA80348" w14:textId="02BD4FD7" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A92DB5D" w14:textId="40F6A68F" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="4EE31F11" w14:textId="6744ACB2" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="0009425A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>5-10</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> val.</w:t>
-[...28 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>val..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6131CF4B" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AC8B00D" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -33719,78 +34106,86 @@
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Mokyklos direktoriaus įsakymu patvirtinto progimnazijos lygio projekto rengimas ir įgyvendinimas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05521AC9" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39DA3E21" w14:textId="15DD87CB" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C613D4" w:rsidP="005D744D">
+          <w:p w14:paraId="048E4676" w14:textId="50A20EDE" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C613D4" w:rsidP="0009425A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>10 val.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> -72</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="458D5EAD" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EEA5373" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -33818,253 +34213,197 @@
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Dalyvavimas projektuose, mokyklos direktoriui patvirtinus įsakymu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5146AA7B" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F070761" w14:textId="0B145040" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C613D4" w:rsidP="005D744D">
+          <w:p w14:paraId="6BB2CDC8" w14:textId="74212B32" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C85ADD" w:rsidP="0009425A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+              <w:t>5-50</w:t>
+            </w:r>
+            <w:r w:rsidR="00C613D4" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>10 val.</w:t>
-[...88 lines deleted...]
-              <w:t>10 val.</w:t>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="651A6964" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E18022C" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+          <w:p w14:paraId="0E18022C" w14:textId="2DB03886" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.6. edukacinių erdvių, mokymosi aplinkų, ugdymo priemonių kūrimas ir priežiūra</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. edukacinių erdvių, mokymosi aplinkų, ugdymo priemonių kūrimas ir priežiūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19FD55DC" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t xml:space="preserve">Progimnazijos erdvių puošimas </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D38595" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA772EA" w14:textId="72A8C178" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="31F02724" w14:textId="3783011F" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="0009425A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>10-30 val.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>10-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>0 val.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="512C5026" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="414A0EF3" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -34083,111 +34422,108 @@
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6EFC0F1C" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C0BB3C6" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1. pedagoginių darbuotojų </w:t>
-            </w:r>
+              <w:t>3.1. pedagoginių darbuotojų didaktinis, dalykinis konsultavimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FC70F8" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-          <w:p w14:paraId="57FC70F8" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+              <w:t>Mentorystė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A86C339" w14:textId="66507980" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D2272C" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>20 – 50 val.</w:t>
+              <w:t>val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="2C2D3A4D" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DCA838" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -34214,137 +34550,112 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kvalifikacijos programų, mokymų rengimas ir įgyvendinimas mokykloje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1040DCF8" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2369C813" w14:textId="3DEEA6B3" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="2369C813" w14:textId="0F993723" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D2272C" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> − 10 val.</w:t>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6617F765" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5E2254B1" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Vertinimo, </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> veiklos:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>4. Vertinimo, ekspertavimo veiklos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="5025C54A" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="407AC983" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -34438,67 +34749,76 @@
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>4.2. mokyklos inicijuotų mokinių mokymosi pasiekimų patikrinimų užduočių rengimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A099999" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D56511B" w14:textId="42742E35" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C613D4" w:rsidP="005D744D">
+          <w:p w14:paraId="6D56511B" w14:textId="7EDF9451" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D2272C" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>5 val.</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C613D4" w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6266229E" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75EA6441" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -34526,67 +34846,76 @@
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Mokytojų atestacijos pamokų stebėjimas, dokumentų tvarkymas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BEC9832" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E976E10" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+          <w:p w14:paraId="0E976E10" w14:textId="4733E9A6" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D2272C" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>5 val.</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00982449" w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6E6CE7C4" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="034AFA31" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
@@ -34859,318 +35188,265 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FCCEBA8" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6199E94D" w14:textId="2774C321" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68980896" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
+          <w:p w14:paraId="0C11CA85" w14:textId="57D59219" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
-[...45 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="5C008387" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E1CAA68" w14:textId="7B7D36E7" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="003D6214">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3. </w:t>
             </w:r>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mokinių konsultavimas jiems rengiantis olim</w:t>
             </w:r>
             <w:r w:rsidR="003D6214" w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>piadoms, konkursams, varžyboms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="209BBE64" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="209BBE64" w14:textId="19A28F3E" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konsultacinės valandos mokymosi spragoms šalinti 1-4 kl. </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>Konsultacinės valandos mokymosi spragoms šalinti 1-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D2272C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Konsultacinės valandos mokymosi spragoms šalinti 1-4 kl.</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> kl. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736A181F" w14:textId="767477C4" w:rsidR="003D6214" w:rsidRPr="00D2272C" w:rsidRDefault="003D6214" w:rsidP="00D2272C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6769A2CD" w14:textId="58E224FA" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="6769A2CD" w14:textId="3D8C7941" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>35 val.</w:t>
+              <w:t xml:space="preserve">35 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D2272C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-74 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>val.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A978FE7" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03786D4F" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
-[...7 lines deleted...]
-          <w:p w14:paraId="2DDEEB95" w14:textId="668AA374" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="003D6214" w:rsidP="005D744D">
+          <w:p w14:paraId="2DDEEB95" w14:textId="5F145DC6" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6C989537" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC2A810" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.4. kiti miesto, šalies konkursai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179FA864" w14:textId="382A2F9A" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA6B5C8" w14:textId="2218DFE8" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C613D4" w:rsidP="005D744D">
-[...11 lines deleted...]
-              <w:t>8 val.</w:t>
+          <w:p w14:paraId="4EA6B5C8" w14:textId="33D426AB" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D2272C" w:rsidP="005D744D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C613D4" w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C647E" w:rsidRPr="001C647E" w14:paraId="6FE378B1" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34A15DD6" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -35229,67 +35505,76 @@
           <w:p w14:paraId="290C9A71" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="638DAE00" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5924BE" w14:textId="3A72B28D" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00C613D4" w:rsidP="005D744D">
+          <w:p w14:paraId="4D5924BE" w14:textId="58404B5E" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00D2272C" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C647E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>9 val.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C613D4" w:rsidRPr="001C647E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982449" w:rsidRPr="001C647E" w14:paraId="23066DF2" w14:textId="77777777" w:rsidTr="005D744D">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="049A1F2E" w14:textId="77777777" w:rsidR="00982449" w:rsidRPr="001C647E" w:rsidRDefault="00982449" w:rsidP="005D744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C647E">
@@ -37282,130 +37567,130 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C647E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A901E3" w:rsidRPr="001C647E" w:rsidSect="00036C2F">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="573" w:right="1134" w:bottom="1560" w:left="1134" w:header="612" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7485E7BC" w14:textId="77777777" w:rsidR="009C4A66" w:rsidRDefault="009C4A66">
+    <w:p w14:paraId="706AADF9" w14:textId="77777777" w:rsidR="00567F65" w:rsidRDefault="00567F65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="463667A9" w14:textId="77777777" w:rsidR="009C4A66" w:rsidRDefault="009C4A66">
+    <w:p w14:paraId="0D5203F0" w14:textId="77777777" w:rsidR="00567F65" w:rsidRDefault="00567F65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB58886" w14:textId="77777777" w:rsidR="009C4A66" w:rsidRDefault="009C4A66">
+    <w:p w14:paraId="0E38B60A" w14:textId="77777777" w:rsidR="00567F65" w:rsidRDefault="00567F65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25FB48B5" w14:textId="77777777" w:rsidR="009C4A66" w:rsidRDefault="009C4A66">
+    <w:p w14:paraId="610ECA0B" w14:textId="77777777" w:rsidR="00567F65" w:rsidRDefault="00567F65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04398173" w14:textId="77777777" w:rsidR="00252582" w:rsidRDefault="00252582">
     <w:pPr>
       <w:pStyle w:val="Pagrindinistekstas"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -37583,51 +37868,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1331" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2422" w:hanging="720"/>
+        <w:ind w:left="2705" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3273" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4484" w:hanging="1080"/>
@@ -37664,50 +37949,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7397" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8608" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F974291"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E80AECA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="79"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1086" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14BE7961"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8925996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1025" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -37776,51 +38174,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4415" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5200" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15FC16A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E0BA48"/>
     <w:lvl w:ilvl="0" w:tplc="04270001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37889,51 +38287,51 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E5A17CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DD2A5B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1595" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -38002,51 +38400,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7145" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8320" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED3375F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E006DACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1205" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -38115,51 +38513,167 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4415" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5200" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="268455DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C646E3A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="55"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1331" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2705" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:strike w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3273" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4484" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5335" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7397" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8608" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C1277BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD5A0950"/>
     <w:lvl w:ilvl="0" w:tplc="A8567C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7274" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1962066A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7676" w:hanging="180"/>
@@ -38232,51 +38746,51 @@
     <w:lvl w:ilvl="7" w:tplc="F8D0CC58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10056" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0AAA0AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10452" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38304C27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C35C2708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:firstLine="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
@@ -38357,86 +38871,86 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="387B15EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83A4A9A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1403" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1550" w:hanging="840"/>
+        <w:ind w:left="1123" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2529" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3332" w:hanging="1080"/>
       </w:pPr>
@@ -38471,51 +38985,282 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5381" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6304" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C10641"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D44DC76"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6B3BE7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8CAAE996"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="79"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC33A29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0590A2DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1511" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -38584,51 +39329,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7397" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8608" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441344BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2D02A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1403" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -38697,51 +39442,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5381" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6304" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445E7C02"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71BA8F72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="55"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1085" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1570" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1995" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2780" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3205" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4415" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5200" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C2A3A46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1DC8A8E"/>
+    <w:lvl w:ilvl="0" w:tplc="E5E4F33C">
+      <w:start w:val="66"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F675D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C504BA8A"/>
     <w:lvl w:ilvl="0" w:tplc="04270001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38810,51 +39757,51 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511713E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12688B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1123" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -38923,51 +39870,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3421" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4064" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5151444A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="136A4148"/>
     <w:lvl w:ilvl="0" w:tplc="04270001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39036,51 +39983,51 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E333CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8840A4E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3621" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -39149,51 +40096,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60241177"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7B04ABF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="71"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1085" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1570" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1995" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2780" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3205" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4415" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5200" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60E332F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="534CE1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4101" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1123" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -39262,73 +40322,73 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3421" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4064" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637E2C5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B71C1C6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="56"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1236" w:hanging="660"/>
+        <w:ind w:left="943" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2448" w:hanging="720"/>
       </w:pPr>
@@ -39375,56 +40435,56 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5472" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64B37F50"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0F3CDDFE"/>
+    <w:tmpl w:val="0756CC6E"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="65"/>
+      <w:start w:val="67"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1190" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -39488,51 +40548,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7397" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8608" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699D69F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC8EA028"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="53"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="786040FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5FE9FA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1205" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -39601,51 +40774,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4415" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5200" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA55607"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00CE237E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="55"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1403" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -39715,645 +40888,730 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5381" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6304" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1615818564">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2080133589">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="362442066">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2028873064">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="628391459">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1662586911">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="628391459">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="7879953">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1662586911">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="1224288922">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="7879953">
+  <w:num w:numId="9" w16cid:durableId="924000239">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1224288922">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="10" w16cid:durableId="1063797283">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1766731116">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2045906110">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1873806281">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="953362578">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="783965707">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="631328888">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2001419672">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1387603954">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="330066457">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1063942361">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1531799646">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2103409116">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2062708061">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="690377061">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="953362578">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="25" w16cid:durableId="2035377546">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="783965707">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="26" w16cid:durableId="156314351">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="631328888">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27" w16cid:durableId="353965908">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E55AF9"/>
     <w:rsid w:val="000002B1"/>
     <w:rsid w:val="00003886"/>
     <w:rsid w:val="00006A83"/>
     <w:rsid w:val="000077FD"/>
     <w:rsid w:val="00010AD2"/>
     <w:rsid w:val="000157B8"/>
     <w:rsid w:val="000159C8"/>
+    <w:rsid w:val="00017AE4"/>
     <w:rsid w:val="00024957"/>
+    <w:rsid w:val="00032240"/>
     <w:rsid w:val="00036C2F"/>
     <w:rsid w:val="00040C08"/>
     <w:rsid w:val="00052829"/>
     <w:rsid w:val="00054170"/>
     <w:rsid w:val="00056317"/>
     <w:rsid w:val="00056772"/>
     <w:rsid w:val="0007223E"/>
     <w:rsid w:val="00076B5B"/>
     <w:rsid w:val="0008164C"/>
+    <w:rsid w:val="00083168"/>
     <w:rsid w:val="0008499B"/>
     <w:rsid w:val="00084CC1"/>
     <w:rsid w:val="00085E54"/>
+    <w:rsid w:val="0009425A"/>
     <w:rsid w:val="000A3F34"/>
     <w:rsid w:val="000A6806"/>
+    <w:rsid w:val="000C0DBC"/>
     <w:rsid w:val="000C4AD4"/>
     <w:rsid w:val="000C72C3"/>
     <w:rsid w:val="000D1ADF"/>
+    <w:rsid w:val="000E0442"/>
     <w:rsid w:val="000E1775"/>
     <w:rsid w:val="000E2485"/>
     <w:rsid w:val="000E29A9"/>
     <w:rsid w:val="000E32AC"/>
     <w:rsid w:val="000E543C"/>
     <w:rsid w:val="000E7AF7"/>
     <w:rsid w:val="000F31F6"/>
     <w:rsid w:val="000F6DA7"/>
+    <w:rsid w:val="00104442"/>
     <w:rsid w:val="00106E7E"/>
     <w:rsid w:val="00114AE3"/>
     <w:rsid w:val="00114F7B"/>
+    <w:rsid w:val="00116C5A"/>
     <w:rsid w:val="00136758"/>
     <w:rsid w:val="0014118B"/>
+    <w:rsid w:val="001418E9"/>
     <w:rsid w:val="00142F70"/>
     <w:rsid w:val="00143E63"/>
     <w:rsid w:val="00145FC6"/>
+    <w:rsid w:val="00160D37"/>
     <w:rsid w:val="00161BC6"/>
     <w:rsid w:val="00166412"/>
     <w:rsid w:val="001735A5"/>
     <w:rsid w:val="00176934"/>
     <w:rsid w:val="00177245"/>
     <w:rsid w:val="0017799F"/>
     <w:rsid w:val="001779D2"/>
     <w:rsid w:val="00177AF8"/>
     <w:rsid w:val="00180C55"/>
     <w:rsid w:val="00182383"/>
     <w:rsid w:val="00194A45"/>
+    <w:rsid w:val="00194FB4"/>
     <w:rsid w:val="00196397"/>
     <w:rsid w:val="001979C8"/>
     <w:rsid w:val="001A7BE2"/>
     <w:rsid w:val="001B0395"/>
+    <w:rsid w:val="001B0EE4"/>
     <w:rsid w:val="001C22D7"/>
     <w:rsid w:val="001C387A"/>
     <w:rsid w:val="001C3D3B"/>
+    <w:rsid w:val="001C5F31"/>
     <w:rsid w:val="001C647E"/>
     <w:rsid w:val="001D6C0E"/>
+    <w:rsid w:val="001D6D4A"/>
     <w:rsid w:val="001E5A4E"/>
     <w:rsid w:val="001F0E26"/>
     <w:rsid w:val="001F5239"/>
     <w:rsid w:val="00200AB5"/>
     <w:rsid w:val="00202970"/>
     <w:rsid w:val="00204830"/>
     <w:rsid w:val="0020699F"/>
     <w:rsid w:val="002076FF"/>
     <w:rsid w:val="00220609"/>
     <w:rsid w:val="0022596F"/>
     <w:rsid w:val="0023263F"/>
     <w:rsid w:val="002331E9"/>
     <w:rsid w:val="00242880"/>
     <w:rsid w:val="00252582"/>
     <w:rsid w:val="00253768"/>
     <w:rsid w:val="00263F14"/>
     <w:rsid w:val="00264BB8"/>
     <w:rsid w:val="00272815"/>
     <w:rsid w:val="00272B73"/>
     <w:rsid w:val="00275852"/>
     <w:rsid w:val="00281D93"/>
     <w:rsid w:val="00285F6D"/>
     <w:rsid w:val="00294048"/>
     <w:rsid w:val="00294F2B"/>
     <w:rsid w:val="00296FC9"/>
     <w:rsid w:val="0029703E"/>
     <w:rsid w:val="002A564E"/>
     <w:rsid w:val="002B2811"/>
     <w:rsid w:val="002B3D15"/>
+    <w:rsid w:val="002B5A73"/>
     <w:rsid w:val="002C151C"/>
     <w:rsid w:val="002C1EBD"/>
     <w:rsid w:val="002C2B54"/>
     <w:rsid w:val="002D15D9"/>
     <w:rsid w:val="002D1ACA"/>
     <w:rsid w:val="002D61A2"/>
+    <w:rsid w:val="002D6B1B"/>
     <w:rsid w:val="002E48ED"/>
     <w:rsid w:val="002F1BF8"/>
     <w:rsid w:val="002F410C"/>
+    <w:rsid w:val="003014F1"/>
     <w:rsid w:val="00301713"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00305535"/>
     <w:rsid w:val="00312702"/>
     <w:rsid w:val="00315409"/>
     <w:rsid w:val="00315702"/>
     <w:rsid w:val="0031722B"/>
     <w:rsid w:val="0032062E"/>
     <w:rsid w:val="00325D52"/>
     <w:rsid w:val="00340D00"/>
     <w:rsid w:val="00347A5B"/>
     <w:rsid w:val="003523BD"/>
     <w:rsid w:val="003556DE"/>
     <w:rsid w:val="003572E3"/>
     <w:rsid w:val="00365EE7"/>
     <w:rsid w:val="00366E3B"/>
     <w:rsid w:val="00376F53"/>
     <w:rsid w:val="003855F8"/>
     <w:rsid w:val="003862F1"/>
     <w:rsid w:val="00387AE1"/>
     <w:rsid w:val="003915BC"/>
     <w:rsid w:val="00392808"/>
     <w:rsid w:val="00393EAB"/>
     <w:rsid w:val="00394FAE"/>
     <w:rsid w:val="0039732D"/>
     <w:rsid w:val="003A3525"/>
     <w:rsid w:val="003A7062"/>
     <w:rsid w:val="003B2687"/>
     <w:rsid w:val="003B6D70"/>
     <w:rsid w:val="003C15AB"/>
     <w:rsid w:val="003C45E4"/>
     <w:rsid w:val="003D6214"/>
     <w:rsid w:val="003D6787"/>
     <w:rsid w:val="003E3ED7"/>
+    <w:rsid w:val="003E47FF"/>
+    <w:rsid w:val="003E5AD6"/>
+    <w:rsid w:val="003F5CDC"/>
     <w:rsid w:val="003F5FD5"/>
     <w:rsid w:val="004014D1"/>
     <w:rsid w:val="0040297F"/>
     <w:rsid w:val="0041330B"/>
     <w:rsid w:val="0041551B"/>
     <w:rsid w:val="00417823"/>
     <w:rsid w:val="00424DFC"/>
     <w:rsid w:val="00432B54"/>
     <w:rsid w:val="00434364"/>
     <w:rsid w:val="00441DF3"/>
     <w:rsid w:val="00442D47"/>
     <w:rsid w:val="004469E1"/>
     <w:rsid w:val="00450DD3"/>
     <w:rsid w:val="0045632E"/>
     <w:rsid w:val="0047022D"/>
     <w:rsid w:val="00475286"/>
     <w:rsid w:val="00475E9C"/>
     <w:rsid w:val="00476BA5"/>
     <w:rsid w:val="00485BCC"/>
     <w:rsid w:val="00490A75"/>
     <w:rsid w:val="00490AE0"/>
+    <w:rsid w:val="004911F3"/>
     <w:rsid w:val="00491CFE"/>
     <w:rsid w:val="0049495D"/>
     <w:rsid w:val="004971AA"/>
     <w:rsid w:val="00497E5D"/>
     <w:rsid w:val="004A42DC"/>
     <w:rsid w:val="004A4CE8"/>
     <w:rsid w:val="004B02F3"/>
     <w:rsid w:val="004E445E"/>
     <w:rsid w:val="00501697"/>
     <w:rsid w:val="00504B2D"/>
     <w:rsid w:val="00505A59"/>
+    <w:rsid w:val="005067A6"/>
     <w:rsid w:val="0051135E"/>
     <w:rsid w:val="00512DF8"/>
     <w:rsid w:val="00514168"/>
     <w:rsid w:val="00521188"/>
     <w:rsid w:val="005211B1"/>
     <w:rsid w:val="00524FBB"/>
+    <w:rsid w:val="00525412"/>
     <w:rsid w:val="005269B9"/>
     <w:rsid w:val="00530064"/>
     <w:rsid w:val="00536643"/>
+    <w:rsid w:val="00546ED1"/>
     <w:rsid w:val="00551D26"/>
     <w:rsid w:val="00554ABC"/>
     <w:rsid w:val="005559ED"/>
     <w:rsid w:val="00556F56"/>
     <w:rsid w:val="00564142"/>
     <w:rsid w:val="0056573C"/>
+    <w:rsid w:val="00567F65"/>
     <w:rsid w:val="00580353"/>
+    <w:rsid w:val="00593363"/>
+    <w:rsid w:val="0059603A"/>
+    <w:rsid w:val="00597D2E"/>
     <w:rsid w:val="005B72A8"/>
+    <w:rsid w:val="005C2F07"/>
     <w:rsid w:val="005D0798"/>
     <w:rsid w:val="005D2823"/>
     <w:rsid w:val="005D7359"/>
     <w:rsid w:val="005D744D"/>
     <w:rsid w:val="005E5F35"/>
     <w:rsid w:val="005F03E1"/>
     <w:rsid w:val="006066E8"/>
+    <w:rsid w:val="00607EC2"/>
     <w:rsid w:val="0061451D"/>
     <w:rsid w:val="00624A35"/>
     <w:rsid w:val="006414D8"/>
+    <w:rsid w:val="00644F26"/>
     <w:rsid w:val="00645500"/>
     <w:rsid w:val="006464A5"/>
     <w:rsid w:val="006520A5"/>
     <w:rsid w:val="00654260"/>
     <w:rsid w:val="00654959"/>
     <w:rsid w:val="0066276C"/>
     <w:rsid w:val="00664B71"/>
     <w:rsid w:val="006673EB"/>
     <w:rsid w:val="00684320"/>
     <w:rsid w:val="0069470E"/>
     <w:rsid w:val="00696A50"/>
     <w:rsid w:val="006B0F5E"/>
+    <w:rsid w:val="006B2AA2"/>
     <w:rsid w:val="006B3746"/>
     <w:rsid w:val="006B3844"/>
     <w:rsid w:val="006C38A3"/>
     <w:rsid w:val="006C45F9"/>
     <w:rsid w:val="006D369F"/>
     <w:rsid w:val="006D4A64"/>
     <w:rsid w:val="006E26B1"/>
+    <w:rsid w:val="006E59D9"/>
     <w:rsid w:val="006E69A0"/>
     <w:rsid w:val="006F3C42"/>
+    <w:rsid w:val="00700CAC"/>
     <w:rsid w:val="007041CC"/>
     <w:rsid w:val="007054DA"/>
     <w:rsid w:val="00711C64"/>
+    <w:rsid w:val="0071289C"/>
     <w:rsid w:val="00712D4F"/>
     <w:rsid w:val="007224D1"/>
     <w:rsid w:val="00724BE0"/>
+    <w:rsid w:val="0073002A"/>
     <w:rsid w:val="00730FC4"/>
     <w:rsid w:val="007363B0"/>
     <w:rsid w:val="007379B8"/>
     <w:rsid w:val="00740F83"/>
     <w:rsid w:val="00743315"/>
     <w:rsid w:val="007461F1"/>
     <w:rsid w:val="00747BD8"/>
     <w:rsid w:val="007502BA"/>
     <w:rsid w:val="00751787"/>
     <w:rsid w:val="00752538"/>
     <w:rsid w:val="00753426"/>
     <w:rsid w:val="00753D9B"/>
     <w:rsid w:val="0075468B"/>
     <w:rsid w:val="00760F19"/>
     <w:rsid w:val="007636EA"/>
     <w:rsid w:val="007665CF"/>
     <w:rsid w:val="00766B08"/>
     <w:rsid w:val="00771453"/>
+    <w:rsid w:val="0077794B"/>
     <w:rsid w:val="00783F11"/>
     <w:rsid w:val="007973E4"/>
     <w:rsid w:val="007A6A34"/>
     <w:rsid w:val="007B015A"/>
     <w:rsid w:val="007B09E0"/>
     <w:rsid w:val="007B0F16"/>
     <w:rsid w:val="007C36D2"/>
     <w:rsid w:val="007C4719"/>
     <w:rsid w:val="007D0059"/>
     <w:rsid w:val="007D3FB1"/>
     <w:rsid w:val="007D7C93"/>
     <w:rsid w:val="007E100B"/>
     <w:rsid w:val="007E1FDF"/>
     <w:rsid w:val="007E68ED"/>
     <w:rsid w:val="007E75BE"/>
     <w:rsid w:val="007F03B5"/>
     <w:rsid w:val="00800A6B"/>
     <w:rsid w:val="00807744"/>
     <w:rsid w:val="00812127"/>
     <w:rsid w:val="00814284"/>
     <w:rsid w:val="00815B3C"/>
+    <w:rsid w:val="0082634A"/>
     <w:rsid w:val="00826BF4"/>
     <w:rsid w:val="008359A0"/>
     <w:rsid w:val="00837129"/>
     <w:rsid w:val="00837267"/>
     <w:rsid w:val="00842A34"/>
+    <w:rsid w:val="008460C8"/>
     <w:rsid w:val="00853643"/>
     <w:rsid w:val="008573ED"/>
     <w:rsid w:val="00857924"/>
     <w:rsid w:val="00860309"/>
     <w:rsid w:val="0086120B"/>
     <w:rsid w:val="008636E8"/>
     <w:rsid w:val="00865912"/>
     <w:rsid w:val="00873CA6"/>
     <w:rsid w:val="00881BED"/>
     <w:rsid w:val="00882841"/>
     <w:rsid w:val="00883181"/>
     <w:rsid w:val="0088320B"/>
     <w:rsid w:val="00886BBA"/>
     <w:rsid w:val="00887224"/>
+    <w:rsid w:val="00890745"/>
+    <w:rsid w:val="00895F92"/>
     <w:rsid w:val="008A72BF"/>
     <w:rsid w:val="008A75C5"/>
+    <w:rsid w:val="008B05F5"/>
     <w:rsid w:val="008E0A75"/>
     <w:rsid w:val="008E506F"/>
     <w:rsid w:val="008F0C48"/>
     <w:rsid w:val="008F41BE"/>
     <w:rsid w:val="00900043"/>
     <w:rsid w:val="00904A5C"/>
     <w:rsid w:val="0091235B"/>
     <w:rsid w:val="00912B42"/>
     <w:rsid w:val="009154D7"/>
     <w:rsid w:val="00922855"/>
     <w:rsid w:val="00923357"/>
     <w:rsid w:val="00926E95"/>
     <w:rsid w:val="009273A7"/>
     <w:rsid w:val="009465CB"/>
     <w:rsid w:val="00946F64"/>
     <w:rsid w:val="0095355D"/>
     <w:rsid w:val="00960E2C"/>
     <w:rsid w:val="009660E8"/>
     <w:rsid w:val="0097169E"/>
     <w:rsid w:val="00973543"/>
     <w:rsid w:val="00977EC5"/>
     <w:rsid w:val="009810CC"/>
     <w:rsid w:val="009810D6"/>
     <w:rsid w:val="00981265"/>
     <w:rsid w:val="00982051"/>
     <w:rsid w:val="00982449"/>
     <w:rsid w:val="00986E2C"/>
     <w:rsid w:val="00990A0C"/>
     <w:rsid w:val="009A5E3B"/>
     <w:rsid w:val="009B53D4"/>
     <w:rsid w:val="009B75C0"/>
     <w:rsid w:val="009C2534"/>
     <w:rsid w:val="009C3396"/>
     <w:rsid w:val="009C4A66"/>
     <w:rsid w:val="009D11FD"/>
     <w:rsid w:val="009D48D1"/>
     <w:rsid w:val="009E1100"/>
     <w:rsid w:val="009E777C"/>
+    <w:rsid w:val="009F398C"/>
     <w:rsid w:val="009F5863"/>
     <w:rsid w:val="00A065B2"/>
     <w:rsid w:val="00A0680F"/>
     <w:rsid w:val="00A07A03"/>
     <w:rsid w:val="00A115D1"/>
+    <w:rsid w:val="00A23ACE"/>
     <w:rsid w:val="00A27BAF"/>
     <w:rsid w:val="00A30044"/>
     <w:rsid w:val="00A3350A"/>
     <w:rsid w:val="00A41D99"/>
     <w:rsid w:val="00A52C04"/>
+    <w:rsid w:val="00A61789"/>
     <w:rsid w:val="00A64B67"/>
     <w:rsid w:val="00A65963"/>
     <w:rsid w:val="00A7134B"/>
     <w:rsid w:val="00A72066"/>
     <w:rsid w:val="00A745C5"/>
     <w:rsid w:val="00A76785"/>
     <w:rsid w:val="00A901E3"/>
     <w:rsid w:val="00A92BA0"/>
     <w:rsid w:val="00A9681E"/>
     <w:rsid w:val="00AA165D"/>
+    <w:rsid w:val="00AA1666"/>
     <w:rsid w:val="00AA17EE"/>
     <w:rsid w:val="00AA512C"/>
+    <w:rsid w:val="00AB0CF0"/>
     <w:rsid w:val="00AB2C42"/>
     <w:rsid w:val="00AB4215"/>
     <w:rsid w:val="00AB676D"/>
     <w:rsid w:val="00AB6820"/>
     <w:rsid w:val="00AB7B25"/>
     <w:rsid w:val="00AE6343"/>
     <w:rsid w:val="00AF1966"/>
+    <w:rsid w:val="00AF1D6A"/>
     <w:rsid w:val="00AF604E"/>
     <w:rsid w:val="00AF7AA4"/>
     <w:rsid w:val="00B05631"/>
     <w:rsid w:val="00B07062"/>
     <w:rsid w:val="00B07477"/>
     <w:rsid w:val="00B07C97"/>
     <w:rsid w:val="00B07DA0"/>
     <w:rsid w:val="00B11178"/>
     <w:rsid w:val="00B13226"/>
     <w:rsid w:val="00B13581"/>
     <w:rsid w:val="00B16B83"/>
     <w:rsid w:val="00B20A61"/>
     <w:rsid w:val="00B22D48"/>
     <w:rsid w:val="00B22D68"/>
     <w:rsid w:val="00B2592E"/>
     <w:rsid w:val="00B34684"/>
     <w:rsid w:val="00B37021"/>
+    <w:rsid w:val="00B40C83"/>
     <w:rsid w:val="00B63D2F"/>
     <w:rsid w:val="00B6581D"/>
     <w:rsid w:val="00B66E48"/>
     <w:rsid w:val="00B7003D"/>
     <w:rsid w:val="00B769B1"/>
     <w:rsid w:val="00B81900"/>
     <w:rsid w:val="00B8445A"/>
     <w:rsid w:val="00B929D9"/>
     <w:rsid w:val="00B94BD5"/>
     <w:rsid w:val="00B950E1"/>
     <w:rsid w:val="00BA55C7"/>
     <w:rsid w:val="00BB159E"/>
     <w:rsid w:val="00BB22A4"/>
     <w:rsid w:val="00BB2BC2"/>
     <w:rsid w:val="00BB34B6"/>
     <w:rsid w:val="00BB5C39"/>
     <w:rsid w:val="00BB6D64"/>
     <w:rsid w:val="00BC2C80"/>
     <w:rsid w:val="00BC6336"/>
     <w:rsid w:val="00BC639B"/>
     <w:rsid w:val="00BD15B1"/>
     <w:rsid w:val="00BD6BFE"/>
     <w:rsid w:val="00BD6EAA"/>
     <w:rsid w:val="00BD7A44"/>
     <w:rsid w:val="00BE26A8"/>
     <w:rsid w:val="00BE28EE"/>
     <w:rsid w:val="00BE4AB8"/>
     <w:rsid w:val="00BE6BC8"/>
     <w:rsid w:val="00BE6E7A"/>
     <w:rsid w:val="00BF7CA3"/>
     <w:rsid w:val="00C03CFA"/>
     <w:rsid w:val="00C26195"/>
     <w:rsid w:val="00C32623"/>
     <w:rsid w:val="00C3278D"/>
     <w:rsid w:val="00C34EBC"/>
     <w:rsid w:val="00C351DD"/>
     <w:rsid w:val="00C37930"/>
     <w:rsid w:val="00C45C5C"/>
     <w:rsid w:val="00C50CC3"/>
     <w:rsid w:val="00C50E4F"/>
     <w:rsid w:val="00C557BC"/>
     <w:rsid w:val="00C55F83"/>
     <w:rsid w:val="00C608AB"/>
     <w:rsid w:val="00C613D4"/>
     <w:rsid w:val="00C63B3B"/>
     <w:rsid w:val="00C641E6"/>
     <w:rsid w:val="00C64677"/>
     <w:rsid w:val="00C64859"/>
     <w:rsid w:val="00C70184"/>
     <w:rsid w:val="00C703B4"/>
+    <w:rsid w:val="00C85ADD"/>
+    <w:rsid w:val="00C9502E"/>
     <w:rsid w:val="00C96164"/>
     <w:rsid w:val="00CA09B0"/>
     <w:rsid w:val="00CA5FD9"/>
+    <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB72EA"/>
     <w:rsid w:val="00CC51CE"/>
     <w:rsid w:val="00CC77F2"/>
     <w:rsid w:val="00CD2DC6"/>
     <w:rsid w:val="00CD34C0"/>
     <w:rsid w:val="00CD4443"/>
+    <w:rsid w:val="00CD5C04"/>
     <w:rsid w:val="00CD69F7"/>
     <w:rsid w:val="00CE1A8C"/>
     <w:rsid w:val="00CF5490"/>
     <w:rsid w:val="00D00013"/>
     <w:rsid w:val="00D02CA7"/>
+    <w:rsid w:val="00D16C0D"/>
     <w:rsid w:val="00D17861"/>
+    <w:rsid w:val="00D2272C"/>
     <w:rsid w:val="00D25E80"/>
     <w:rsid w:val="00D30BEF"/>
     <w:rsid w:val="00D32503"/>
     <w:rsid w:val="00D34E9E"/>
     <w:rsid w:val="00D3505C"/>
     <w:rsid w:val="00D35C5A"/>
     <w:rsid w:val="00D43E0E"/>
     <w:rsid w:val="00D502A7"/>
     <w:rsid w:val="00D53E46"/>
     <w:rsid w:val="00D603F6"/>
     <w:rsid w:val="00D70BE8"/>
     <w:rsid w:val="00D7156C"/>
     <w:rsid w:val="00D8188D"/>
     <w:rsid w:val="00D826DF"/>
     <w:rsid w:val="00D8626D"/>
     <w:rsid w:val="00DA256B"/>
     <w:rsid w:val="00DA602D"/>
     <w:rsid w:val="00DB2D9F"/>
     <w:rsid w:val="00DB459E"/>
     <w:rsid w:val="00DC15D5"/>
     <w:rsid w:val="00DC350E"/>
     <w:rsid w:val="00DC7061"/>
     <w:rsid w:val="00DD00BF"/>
+    <w:rsid w:val="00DD456C"/>
     <w:rsid w:val="00DD6AC5"/>
     <w:rsid w:val="00DD7AFD"/>
     <w:rsid w:val="00DE2CD4"/>
     <w:rsid w:val="00DE4519"/>
     <w:rsid w:val="00DE6A17"/>
     <w:rsid w:val="00DF4681"/>
     <w:rsid w:val="00DF563E"/>
     <w:rsid w:val="00E024C3"/>
     <w:rsid w:val="00E02FF4"/>
     <w:rsid w:val="00E13CBE"/>
     <w:rsid w:val="00E21336"/>
     <w:rsid w:val="00E21CEE"/>
     <w:rsid w:val="00E245C4"/>
     <w:rsid w:val="00E25954"/>
     <w:rsid w:val="00E31A49"/>
     <w:rsid w:val="00E41E19"/>
     <w:rsid w:val="00E42936"/>
     <w:rsid w:val="00E44087"/>
     <w:rsid w:val="00E477A4"/>
     <w:rsid w:val="00E513CE"/>
     <w:rsid w:val="00E55AF9"/>
     <w:rsid w:val="00E57D87"/>
+    <w:rsid w:val="00E66D69"/>
+    <w:rsid w:val="00E7156B"/>
+    <w:rsid w:val="00E72731"/>
     <w:rsid w:val="00E801DD"/>
     <w:rsid w:val="00E8398A"/>
     <w:rsid w:val="00E844C6"/>
     <w:rsid w:val="00E86AF5"/>
     <w:rsid w:val="00E870AF"/>
     <w:rsid w:val="00E94BE6"/>
     <w:rsid w:val="00E979C8"/>
     <w:rsid w:val="00EA29D5"/>
     <w:rsid w:val="00EA3E14"/>
     <w:rsid w:val="00EA77BA"/>
     <w:rsid w:val="00EB345D"/>
     <w:rsid w:val="00EC21D6"/>
     <w:rsid w:val="00EC23DD"/>
     <w:rsid w:val="00EC4372"/>
     <w:rsid w:val="00EC57B3"/>
     <w:rsid w:val="00ED64E3"/>
     <w:rsid w:val="00ED7C35"/>
+    <w:rsid w:val="00ED7D6C"/>
     <w:rsid w:val="00EE4030"/>
     <w:rsid w:val="00EF0C04"/>
     <w:rsid w:val="00EF39A3"/>
     <w:rsid w:val="00F04312"/>
     <w:rsid w:val="00F07063"/>
     <w:rsid w:val="00F13B35"/>
     <w:rsid w:val="00F13D9C"/>
     <w:rsid w:val="00F14387"/>
     <w:rsid w:val="00F14927"/>
     <w:rsid w:val="00F1700D"/>
+    <w:rsid w:val="00F2040D"/>
     <w:rsid w:val="00F31164"/>
     <w:rsid w:val="00F34AC8"/>
     <w:rsid w:val="00F4140A"/>
     <w:rsid w:val="00F47013"/>
     <w:rsid w:val="00F6575D"/>
     <w:rsid w:val="00F7183F"/>
     <w:rsid w:val="00F82484"/>
     <w:rsid w:val="00F85862"/>
     <w:rsid w:val="00F95894"/>
     <w:rsid w:val="00F96EC5"/>
+    <w:rsid w:val="00FC4CC1"/>
     <w:rsid w:val="00FC68B9"/>
     <w:rsid w:val="00FD4B4C"/>
     <w:rsid w:val="00FD6363"/>
     <w:rsid w:val="00FE1E12"/>
     <w:rsid w:val="00FE659F"/>
     <w:rsid w:val="00FF0646"/>
     <w:rsid w:val="00FF0954"/>
     <w:rsid w:val="00FF209A"/>
     <w:rsid w:val="00FF6318"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -40985,50 +42243,66 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Neapdorotaspaminjimas">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00654959"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:rsid w:val="0071289C"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="173035741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="216361052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -41435,71 +42709,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E45C3EB1-3B97-4322-9575-7533A192FAB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>20653</Characters>
+  <Pages>26</Pages>
+  <Words>38990</Words>
+  <Characters>22225</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>172</Lines>
-  <Paragraphs>113</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56771</CharactersWithSpaces>
+  <CharactersWithSpaces>61093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vaiva Buivydienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>